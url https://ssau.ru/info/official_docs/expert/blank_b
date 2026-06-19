--- v1 (2026-03-06)
+++ v2 (2026-06-19)
@@ -48,52 +48,52 @@
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="0073681F" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:t>Проректор по общим вопросам Самарского университета</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="008B6F35" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="0073681F" w:rsidRPr="00D71217">
         <w:t xml:space="preserve">____________ </w:t>
       </w:r>
       <w:r w:rsidR="00A57B6D">
         <w:t>Ковал</w:t>
       </w:r>
-      <w:r w:rsidR="00AA244A">
-        <w:t>ё</w:t>
+      <w:r w:rsidR="00635EC1">
+        <w:t>е</w:t>
       </w:r>
       <w:r w:rsidR="00A57B6D">
         <w:t>в М.А.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="008B6F35" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>«______» ______</w:t>
       </w:r>
       <w:r w:rsidR="0073681F" w:rsidRPr="00D71217">
         <w:t>________ 20_</w:t>
       </w:r>
       <w:r>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0073681F" w:rsidRPr="00D71217">
         <w:t>_г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="007A7BC1" w:rsidRDefault="0073681F" w:rsidP="00AF2AF0">
       <w:pPr>
@@ -105,54 +105,52 @@
       </w:r>
       <w:r w:rsidRPr="007A7BC1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D71217">
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7BC1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="0073681F" w:rsidP="0073681F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗАКЛЮЧЕНИЕ</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="1" w:name="Zakluchenie"/>
+    </w:p>
+    <w:bookmarkStart w:id="0" w:name="Zakluchenie"/>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="005D44AC" w:rsidP="0073681F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK  \l "Zakluchenie" \o "БЛАНК НЕ ИЗМЕНЯТЬ!" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
@@ -160,52 +158,52 @@
       <w:r w:rsidR="0073681F" w:rsidRPr="005D44AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">о возможности </w:t>
       </w:r>
       <w:r w:rsidR="00B53D82" w:rsidRPr="005D44AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(невозможности) </w:t>
       </w:r>
       <w:r w:rsidR="0073681F" w:rsidRPr="005D44AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>открытого опубликования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00EE40D5" w:rsidRPr="00290FAB" w:rsidRDefault="001126E2" w:rsidP="00EE40D5">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00EE40D5" w:rsidRDefault="001126E2" w:rsidP="00EE40D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001126E2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00EE40D5" w:rsidRPr="00190480">
         <w:t>Федеральн</w:t>
       </w:r>
       <w:r w:rsidR="00EE40D5">
         <w:t>ым</w:t>
       </w:r>
       <w:r w:rsidR="00EE40D5" w:rsidRPr="00190480">
         <w:t xml:space="preserve"> государственн</w:t>
       </w:r>
       <w:r w:rsidR="00EE40D5">
@@ -272,566 +270,761 @@
       <w:r w:rsidR="00F94CBD" w:rsidRPr="00F001EE">
         <w:t>с «_________» по</w:t>
       </w:r>
       <w:r w:rsidR="00F94CBD">
         <w:t xml:space="preserve"> «_____</w:t>
       </w:r>
       <w:r w:rsidR="00F94CBD" w:rsidRPr="00190480">
         <w:t>___» 20___ г. прове</w:t>
       </w:r>
       <w:r w:rsidR="00F94CBD">
         <w:t>дена</w:t>
       </w:r>
       <w:r w:rsidR="00F94CBD" w:rsidRPr="00190480">
         <w:t xml:space="preserve"> экспертиз</w:t>
       </w:r>
       <w:r w:rsidR="00F94CBD">
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00F94CBD" w:rsidRPr="00190480">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00700C95" w:rsidRPr="00190480">
         <w:t>материалов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0073681F" w:rsidRDefault="00B91D36" w:rsidP="00B91D36">
+    <w:p w:rsidR="002C3577" w:rsidRDefault="002C3577" w:rsidP="002C3577">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rStyle w:val="3"/>
+          </w:rPr>
+          <w:id w:val="22367068"/>
+          <w:placeholder>
+            <w:docPart w:val="667B48908A6D4C3CA7959088422ADEA7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:comboBox>
+            <w:listItem w:displayText="статьи" w:value="статьи"/>
+            <w:listItem w:displayText="тезисов доклада" w:value="тезисов доклада"/>
+            <w:listItem w:displayText="доклада" w:value="доклада"/>
+            <w:listItem w:displayText="презентации" w:value="презентации"/>
+            <w:listItem w:displayText="пресс-релиза" w:value="пресс-релиза"/>
+            <w:listItem w:displayText="рукописи пособия" w:value="рукописи пособия"/>
+            <w:listItem w:displayText="монографии" w:value="монографии"/>
+            <w:listItem w:displayText="автореферата" w:value="автореферата"/>
+            <w:listItem w:displayText="диссертации" w:value="диссертации"/>
+            <w:listItem w:displayText="курса лекций" w:value="курса лекций"/>
+            <w:listItem w:displayText="отчета" w:value="отчета"/>
+            <w:listItem w:displayText="программного комплекса" w:value="программного комплекса"/>
+            <w:listItem w:displayText="выставочных экспонатов" w:value="выставочных экспонатов"/>
+          </w:comboBox>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="a0"/>
+            <w:i w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:permStart w:id="1598960515" w:edGrp="everyone"/>
+          <w:r w:rsidRPr="0075620D">
+            <w:rPr>
+              <w:rStyle w:val="ab"/>
+              <w:i/>
+              <w:color w:val="0070C0"/>
+            </w:rPr>
+            <w:t>Выберите вид материала</w:t>
+          </w:r>
+          <w:permEnd w:id="1598960515"/>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="0073681F" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="00B91D36">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...105 lines deleted...]
-    <w:p w:rsidR="004631EB" w:rsidRPr="004631EB" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="626859514" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004631EB" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...103 lines deleted...]
-      <w:permEnd w:id="872175649"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:permEnd w:id="626859514"/>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="00B91D36" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0073681F" w:rsidRPr="00D71217">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00700C95">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">вид материалов, </w:t>
       </w:r>
       <w:r w:rsidR="0073681F" w:rsidRPr="00D71217">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>название материалов, подлежащих экспертизе на русском языке)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004631EB" w:rsidRPr="004631EB" w:rsidRDefault="001E24F3" w:rsidP="004631EB">
+    <w:p w:rsidR="004631EB" w:rsidRPr="002C3577" w:rsidRDefault="001E24F3" w:rsidP="004631EB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...104 lines deleted...]
-      <w:permEnd w:id="566232207"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="315628398" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B91D36" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B91D36" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B91D36" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B91D36" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:permEnd w:id="315628398"/>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="0073681F" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(при необходимости – в скобках – на английском языке)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004631EB" w:rsidRPr="004631EB" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
+    <w:p w:rsidR="004631EB" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...104 lines deleted...]
-      <w:permEnd w:id="1190070226"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="1346723554" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:permEnd w:id="1346723554"/>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="0073681F" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(ФИО авторов и соавторов полностью в родительном падеже)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00290FAB" w:rsidRDefault="0073681F" w:rsidP="00EE40D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -960,169 +1153,313 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(наименование государственного органа или организации, проводящего (ей) экспертизу)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="0073681F" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:t>Сведения, содержащиеся в рассматриваемых материалах,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0073681F" w:rsidRDefault="00B91D36" w:rsidP="00AF2AF0">
+    <w:p w:rsidR="0073681F" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="00AF2AF0">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...53 lines deleted...]
-    <w:p w:rsidR="004631EB" w:rsidRPr="004631EB" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="641473951" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004631EB" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...51 lines deleted...]
-      <w:permEnd w:id="226758349"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:permEnd w:id="641473951"/>
     </w:p>
     <w:p w:rsidR="0073681F" w:rsidRPr="00D71217" w:rsidRDefault="0073681F" w:rsidP="00EE40D5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D71217">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(указываются сведения, содержащиеся в материалах)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EE40D5" w:rsidRDefault="007B0900" w:rsidP="00EE40D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
@@ -1199,489 +1536,509 @@
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r w:rsidR="00EE40D5">
         <w:t>не подлежат засекречиванию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D60371" w:rsidRPr="00311331" w:rsidRDefault="00D60371" w:rsidP="00EE40D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311331">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Сведения, содержащиеся в рассматриваемых материалах, находятся также в компетенции</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004631EB" w:rsidRPr="004631EB" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
+    <w:p w:rsidR="004631EB" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="22"/>
-[...105 lines deleted...]
-      <w:permEnd w:id="1177889212"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="93063678" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E24F3" w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:permEnd w:id="93063678"/>
     </w:p>
     <w:p w:rsidR="00D60371" w:rsidRPr="00311331" w:rsidRDefault="00D60371" w:rsidP="00EE40D5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311331">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(наименование государственного органа или организации)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B91D36" w:rsidRDefault="00D60371" w:rsidP="00EE40D5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311331">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>в связи с чем требуется получить заключение о возможности открытого опубликования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004631EB" w:rsidRPr="004631EB" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
+    <w:p w:rsidR="004631EB" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...123 lines deleted...]
-      <w:permEnd w:id="1089284189"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="1774519244" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:permEnd w:id="1774519244"/>
     </w:p>
     <w:p w:rsidR="00D60371" w:rsidRPr="00311331" w:rsidRDefault="00D60371" w:rsidP="00EE40D5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311331">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(наименование материалов, подлежащих экспертизе)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004631EB" w:rsidRPr="004631EB" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
+    <w:p w:rsidR="004631EB" w:rsidRPr="002C3577" w:rsidRDefault="00B91D36" w:rsidP="004631EB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...123 lines deleted...]
-      <w:permEnd w:id="13466144"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="1730415375" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002C3577">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:permEnd w:id="1730415375"/>
     </w:p>
     <w:p w:rsidR="00D60371" w:rsidRDefault="00D60371" w:rsidP="00EE40D5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311331">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(наименование государственного органа или организации)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -1692,97 +2049,97 @@
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F3B13" w:rsidRPr="00D71217" w:rsidTr="00AF2AF0">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4570" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000F3B13" w:rsidRPr="00106F68" w:rsidRDefault="00433225" w:rsidP="00EE40D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:contextualSpacing/>
             </w:pPr>
             <w:r w:rsidRPr="00106F68">
               <w:t>Руководитель-эксперт</w:t>
             </w:r>
             <w:r w:rsidR="000F3B13" w:rsidRPr="00106F68">
               <w:br/>
             </w:r>
-            <w:permStart w:id="1370255622" w:edGrp="everyone"/>
+            <w:permStart w:id="1944330014" w:edGrp="everyone"/>
             <w:r w:rsidR="000B4530">
               <w:t>учёная</w:t>
             </w:r>
             <w:r w:rsidR="000F3B13" w:rsidRPr="00106F68">
               <w:t xml:space="preserve"> степень, звание, должность</w:t>
             </w:r>
-            <w:permEnd w:id="1370255622"/>
+            <w:permEnd w:id="1944330014"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidR="000F3B13" w:rsidRPr="00927D05" w:rsidRDefault="000F3B13" w:rsidP="00EE40D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00106F68">
               <w:t>_________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F3B13" w:rsidRPr="00106F68" w:rsidRDefault="000F3B13" w:rsidP="00EE40D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:permStart w:id="184093789" w:edGrp="everyone"/>
+        <w:permStart w:id="1742160866" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000F3B13" w:rsidRPr="00106F68" w:rsidRDefault="003D3A49" w:rsidP="00EE40D5">
+          <w:p w:rsidR="000F3B13" w:rsidRPr="00106F68" w:rsidRDefault="003E705B" w:rsidP="00EE40D5">
             <w:pPr>
               <w:ind w:left="33"/>
               <w:contextualSpacing/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="expert_secret_sign"/>
                 <w:id w:val="594367535"/>
                 <w:placeholder>
                   <w:docPart w:val="EEEB39ABA5E0456E975A4D0BA6147DD3"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="Выберите эксперта" w:value="Выберите эксперта"/>
                   <w:listItem w:displayText="------------" w:value="------------"/>
                   <w:listItem w:displayText="Институт авиационной и ракетно-космической техники" w:value="Институт авиационной и ракетно-космической техники"/>
                   <w:listItem w:displayText="-------------" w:value="-------------"/>
                   <w:listItem w:displayText="Салмин В.В." w:value="Салмин В.В."/>
                   <w:listItem w:displayText="Куренков В.И." w:value="Куренков В.И."/>
                   <w:listItem w:displayText="Макарьянц Г.М." w:value="Макарьянц Г.М."/>
                   <w:listItem w:displayText="Носова Е.А." w:value="Носова Е.А."/>
                   <w:listItem w:displayText="Антипов Д.В." w:value="Антипов Д.В."/>
                   <w:listItem w:displayText="Старинова О.Л." w:value="Старинова О.Л."/>
                   <w:listItem w:displayText="Ишков С.А." w:value="Ишков С.А."/>
                   <w:listItem w:displayText="--------------" w:value="--------------"/>
                   <w:listItem w:displayText="Институт двигателей и энергетических установок" w:value="Институт двигателей и энергетических установок"/>
@@ -1812,51 +2169,51 @@
                   <w:listItem w:displayText="Казанский Н.Л." w:value="Казанский Н.Л."/>
                   <w:listItem w:displayText="Гошин Е.В." w:value="Гошин Е.В."/>
                   <w:listItem w:displayText="----------------------" w:value="----------------------"/>
                   <w:listItem w:displayText="Институт экономики и управления" w:value="Институт экономики и управления"/>
                   <w:listItem w:displayText="-----------------------" w:value="-----------------------"/>
                   <w:listItem w:displayText="Иванов Д.Ю." w:value="Иванов Д.Ю."/>
                   <w:listItem w:displayText="Тюкавкин Н.М." w:value="Тюкавкин Н.М."/>
                   <w:listItem w:displayText="Ростова Е.П." w:value="Ростова Е.П."/>
                   <w:listItem w:displayText="------------------------" w:value="------------------------"/>
                   <w:listItem w:displayText="Юридический институт" w:value="Юридический институт"/>
                   <w:listItem w:displayText="-------------------------" w:value="-------------------------"/>
                   <w:listItem w:displayText="ххххххххх" w:value="ххххххххх"/>
                   <w:listItem w:displayText="--------------------------" w:value="--------------------------"/>
                   <w:listItem w:displayText="Военный учебный центр имени героя Советского Союза генерала Губанова Д.П." w:value="Военный учебный центр имени героя Советского Союза генерала Губанова Д.П."/>
                   <w:listItem w:displayText="---------------------------" w:value="---------------------------"/>
                   <w:listItem w:displayText="Хабло И.И." w:value="Хабло И.И."/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="000E6B24">
                   <w:t>Выберите эксперта</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:permEnd w:id="184093789"/>
+            <w:permEnd w:id="1742160866"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F3B13" w:rsidRPr="00190480" w:rsidTr="00AF2AF0">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4570" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="000F3B13" w:rsidRPr="00190480" w:rsidRDefault="000F3B13" w:rsidP="00EE40D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:contextualSpacing/>
             </w:pPr>
             <w:r w:rsidRPr="00190480">
               <w:t>Начальник отдела по защите</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000F3B13" w:rsidRPr="00190480" w:rsidRDefault="000F3B13" w:rsidP="00EE40D5">
             <w:pPr>
@@ -1926,183 +2283,183 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A42553" w:rsidRDefault="0004601A" w:rsidP="0004601A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="0060529F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Представленные материалы предполагается </w:t>
       </w:r>
-      <w:permStart w:id="1717900424" w:edGrp="everyone"/>
+      <w:permStart w:id="1483505324" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1785528317"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
           </w:placeholder>
           <w:comboBox>
             <w:listItem w:displayText="опубликовать" w:value="опубликовать"/>
             <w:listItem w:displayText="представить" w:value="представить"/>
             <w:listItem w:displayText="передать" w:value="передать"/>
             <w:listItem w:displayText="разместить" w:value="разместить"/>
             <w:listItem w:displayText="экспонировать" w:value="экспонировать"/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>опубликовать</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:permEnd w:id="1717900424"/>
+      <w:permEnd w:id="1483505324"/>
       <w:r>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
-      <w:permStart w:id="1582565331" w:edGrp="everyone"/>
+      <w:permStart w:id="1936882638" w:edGrp="everyone"/>
       <w:r>
         <w:t>(русском/английском)</w:t>
       </w:r>
-      <w:permEnd w:id="1582565331"/>
+      <w:permEnd w:id="1936882638"/>
       <w:r>
         <w:t xml:space="preserve"> языке</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A42553" w:rsidRDefault="00A42553" w:rsidP="00A42553">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:permStart w:id="922228698" w:edGrp="everyone"/>
+      <w:permStart w:id="1223763594" w:edGrp="everyone"/>
       <w:r>
         <w:t>в (на)</w:t>
       </w:r>
       <w:r w:rsidR="0004601A">
         <w:t>________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00437584">
         <w:t>_______</w:t>
       </w:r>
       <w:r>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0004601A" w:rsidRDefault="00A42553" w:rsidP="00A42553">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________________________________________________</w:t>
       </w:r>
-      <w:permEnd w:id="922228698"/>
+      <w:permEnd w:id="1223763594"/>
     </w:p>
     <w:p w:rsidR="0004601A" w:rsidRPr="002E2A09" w:rsidRDefault="0004601A" w:rsidP="0004601A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2A09">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(наименование издания, язык издания)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0004601A" w:rsidRDefault="0004601A" w:rsidP="0004601A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:permStart w:id="1369535400" w:edGrp="everyone"/>
+      <w:permStart w:id="2034833021" w:edGrp="everyone"/>
       <w:r>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="00437584">
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
-      <w:permEnd w:id="1369535400"/>
+      <w:permEnd w:id="2034833021"/>
     </w:p>
     <w:p w:rsidR="0004601A" w:rsidRPr="002E2A09" w:rsidRDefault="0004601A" w:rsidP="0004601A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2A09">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(страна издательства, предполагаемая дата выхода публикации; название конференции (выставки), дата проведения)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0004601A" w:rsidRDefault="0004601A" w:rsidP="0004601A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:permStart w:id="1589400119" w:edGrp="everyone"/>
+      <w:permStart w:id="1261118974" w:edGrp="everyone"/>
       <w:r>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="00437584">
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:t>________________________________________________________________________</w:t>
       </w:r>
-      <w:permEnd w:id="1589400119"/>
+      <w:permEnd w:id="1261118974"/>
     </w:p>
     <w:p w:rsidR="0004601A" w:rsidRPr="002E2A09" w:rsidRDefault="0004601A" w:rsidP="0004601A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2A09">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(место проведения, организатор конференции (выставки), наименование сайта и т.п.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007B0900" w:rsidRDefault="007B0900" w:rsidP="007B0900">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2552,110 +2909,110 @@
               <w:t>Ю.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="001126E2" w:rsidRPr="001126E2" w:rsidRDefault="001126E2" w:rsidP="008B1E08">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001126E2" w:rsidRPr="001126E2" w:rsidSect="00EA0C04">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="709" w:bottom="851" w:left="1134" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D3A49" w:rsidRDefault="003D3A49" w:rsidP="006E29D8">
+    <w:p w:rsidR="003E705B" w:rsidRDefault="003E705B" w:rsidP="006E29D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D3A49" w:rsidRDefault="003D3A49" w:rsidP="006E29D8">
+    <w:p w:rsidR="003E705B" w:rsidRDefault="003E705B" w:rsidP="006E29D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D3A49" w:rsidRDefault="003D3A49" w:rsidP="006E29D8">
+    <w:p w:rsidR="003E705B" w:rsidRDefault="003E705B" w:rsidP="006E29D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D3A49" w:rsidRDefault="003D3A49" w:rsidP="006E29D8">
+    <w:p w:rsidR="003E705B" w:rsidRDefault="003E705B" w:rsidP="006E29D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63017C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C1A9F6E"/>
     <w:lvl w:ilvl="0" w:tplc="ED4C27B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -2719,178 +3076,184 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="140"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pSy7zQFiW0JTVgX2au5yDJXRotO8O65nmYcS5rqrSkknEQm+ER7D8HLhtG6wf8yofG1+iTqqvKYAw6HxjVcIuw==" w:salt="49kAvU1R/x4hDlg8+rBEzg=="/>
+  <w:zoom w:percent="110"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="azH9mleUhxV4OA/zBRTQJV14MbiF65+rSWwaC65rIlDjHgnQwqZgY/TtpJ7ey0Q3zV80tnYLoEBsNivsRX0VcA==" w:salt="mVHzZb+fxGF7/JCsmdtxIw=="/>
   <w:defaultTabStop w:val="567"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F609B3"/>
     <w:rsid w:val="0002659E"/>
     <w:rsid w:val="0003280F"/>
     <w:rsid w:val="00032E3A"/>
     <w:rsid w:val="0003763A"/>
     <w:rsid w:val="0004601A"/>
     <w:rsid w:val="00071A98"/>
     <w:rsid w:val="00092938"/>
     <w:rsid w:val="00096257"/>
     <w:rsid w:val="000971B4"/>
     <w:rsid w:val="000B4530"/>
     <w:rsid w:val="000D38A0"/>
     <w:rsid w:val="000D53AA"/>
     <w:rsid w:val="000E6B24"/>
     <w:rsid w:val="000F3B13"/>
     <w:rsid w:val="0010351C"/>
     <w:rsid w:val="00106F68"/>
     <w:rsid w:val="001126E2"/>
     <w:rsid w:val="0014776B"/>
     <w:rsid w:val="00154BFE"/>
     <w:rsid w:val="00160E78"/>
     <w:rsid w:val="00164326"/>
     <w:rsid w:val="00173C9A"/>
     <w:rsid w:val="00190480"/>
     <w:rsid w:val="001A530D"/>
     <w:rsid w:val="001A7125"/>
     <w:rsid w:val="001D2E0D"/>
     <w:rsid w:val="001D2EF0"/>
     <w:rsid w:val="001E24F3"/>
     <w:rsid w:val="00200FB8"/>
     <w:rsid w:val="00240A73"/>
     <w:rsid w:val="002817F6"/>
+    <w:rsid w:val="00281A2E"/>
     <w:rsid w:val="002904B7"/>
     <w:rsid w:val="00290FAB"/>
     <w:rsid w:val="002A68C5"/>
     <w:rsid w:val="002B2E2D"/>
     <w:rsid w:val="002C155B"/>
+    <w:rsid w:val="002C3577"/>
     <w:rsid w:val="002D62B4"/>
     <w:rsid w:val="003415F4"/>
     <w:rsid w:val="00355950"/>
     <w:rsid w:val="00376D5C"/>
     <w:rsid w:val="003828C9"/>
     <w:rsid w:val="00394887"/>
     <w:rsid w:val="003B0278"/>
     <w:rsid w:val="003D3A49"/>
     <w:rsid w:val="003D56F3"/>
     <w:rsid w:val="003D66E9"/>
+    <w:rsid w:val="003E705B"/>
     <w:rsid w:val="003E7798"/>
     <w:rsid w:val="003F28B4"/>
     <w:rsid w:val="00416D31"/>
     <w:rsid w:val="00433225"/>
     <w:rsid w:val="00437584"/>
     <w:rsid w:val="00444E17"/>
     <w:rsid w:val="00452B40"/>
     <w:rsid w:val="00453003"/>
     <w:rsid w:val="00453C2E"/>
     <w:rsid w:val="00457176"/>
     <w:rsid w:val="004631D4"/>
     <w:rsid w:val="004631EB"/>
     <w:rsid w:val="004945DB"/>
     <w:rsid w:val="004F02BB"/>
     <w:rsid w:val="005012B3"/>
     <w:rsid w:val="0050409D"/>
     <w:rsid w:val="0055426F"/>
     <w:rsid w:val="00555376"/>
     <w:rsid w:val="00576B0F"/>
     <w:rsid w:val="00586ECB"/>
     <w:rsid w:val="005C71D4"/>
     <w:rsid w:val="005D44AC"/>
     <w:rsid w:val="00604219"/>
+    <w:rsid w:val="00635EC1"/>
     <w:rsid w:val="00675277"/>
     <w:rsid w:val="00675FB2"/>
     <w:rsid w:val="006A58C5"/>
     <w:rsid w:val="006B6967"/>
     <w:rsid w:val="006C2575"/>
     <w:rsid w:val="006C3FB6"/>
     <w:rsid w:val="006D70CD"/>
     <w:rsid w:val="006E023D"/>
     <w:rsid w:val="006E29D8"/>
     <w:rsid w:val="006F65AF"/>
     <w:rsid w:val="006F73B5"/>
     <w:rsid w:val="00700C95"/>
     <w:rsid w:val="0070544F"/>
     <w:rsid w:val="00713650"/>
     <w:rsid w:val="00722CA9"/>
     <w:rsid w:val="0073681F"/>
     <w:rsid w:val="00772275"/>
     <w:rsid w:val="007A7BC1"/>
     <w:rsid w:val="007B0900"/>
     <w:rsid w:val="007D5BF2"/>
     <w:rsid w:val="007E3C4F"/>
     <w:rsid w:val="008248CB"/>
     <w:rsid w:val="00833F20"/>
+    <w:rsid w:val="00844FF5"/>
     <w:rsid w:val="00861E6F"/>
     <w:rsid w:val="008B1E08"/>
     <w:rsid w:val="008B6F35"/>
     <w:rsid w:val="008C063A"/>
     <w:rsid w:val="008C18DF"/>
     <w:rsid w:val="008D4A40"/>
     <w:rsid w:val="008E2A58"/>
     <w:rsid w:val="008E5A3B"/>
     <w:rsid w:val="008E714B"/>
     <w:rsid w:val="0092213C"/>
     <w:rsid w:val="00927D05"/>
     <w:rsid w:val="00936CAC"/>
     <w:rsid w:val="00943E6C"/>
     <w:rsid w:val="00944D44"/>
     <w:rsid w:val="00953019"/>
+    <w:rsid w:val="00953A89"/>
     <w:rsid w:val="0096351A"/>
     <w:rsid w:val="00974CE9"/>
     <w:rsid w:val="009A6E30"/>
     <w:rsid w:val="009B6250"/>
     <w:rsid w:val="009E5C1C"/>
     <w:rsid w:val="009E7726"/>
     <w:rsid w:val="00A36CB2"/>
     <w:rsid w:val="00A42553"/>
     <w:rsid w:val="00A504A7"/>
     <w:rsid w:val="00A5163D"/>
     <w:rsid w:val="00A525DB"/>
     <w:rsid w:val="00A57B6D"/>
     <w:rsid w:val="00A804CD"/>
     <w:rsid w:val="00AA244A"/>
     <w:rsid w:val="00AC35DF"/>
     <w:rsid w:val="00AC7316"/>
     <w:rsid w:val="00AE2BF4"/>
     <w:rsid w:val="00AF2AF0"/>
     <w:rsid w:val="00B11606"/>
     <w:rsid w:val="00B53D82"/>
     <w:rsid w:val="00B63708"/>
     <w:rsid w:val="00B91D36"/>
     <w:rsid w:val="00B96535"/>
     <w:rsid w:val="00BA472A"/>
     <w:rsid w:val="00BB0420"/>
@@ -2946,51 +3309,51 @@
     <w:rsid w:val="00FE7DFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="44530041"/>
+  <w14:docId w14:val="4B81BB83"/>
   <w15:docId w15:val="{5966AA53-4F74-4042-8994-EFD0B3819365}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3566,50 +3929,62 @@
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D44AC"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B1E08"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="3">
+    <w:name w:val="Стиль3"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="002C3577"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="302320004">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1407533821">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3673,158 +4048,192 @@
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013439"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{04D30F68-2B1F-4B97-B1BC-CE0E5104C576}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F07835" w:rsidRDefault="00CC4548">
           <w:r w:rsidRPr="00FD3AF6">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Выберите элемент.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="667B48908A6D4C3CA7959088422ADEA7"/>
+        <w:category>
+          <w:name w:val="Общие"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6BB24D39-D965-4B1F-9479-CD0E1722D788}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="001E4D27" w:rsidP="001E4D27">
+          <w:pPr>
+            <w:pStyle w:val="667B48908A6D4C3CA7959088422ADEA7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0075620D">
+            <w:rPr>
+              <w:rStyle w:val="a3"/>
+              <w:i/>
+              <w:color w:val="0070C0"/>
+            </w:rPr>
+            <w:t>Выберите вид материала</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00697049"/>
     <w:rsid w:val="00024D72"/>
     <w:rsid w:val="00083699"/>
     <w:rsid w:val="000C11B9"/>
     <w:rsid w:val="000E21D5"/>
     <w:rsid w:val="000E261B"/>
     <w:rsid w:val="000E39EF"/>
     <w:rsid w:val="000F0A13"/>
     <w:rsid w:val="001801F6"/>
     <w:rsid w:val="001C7D42"/>
+    <w:rsid w:val="001E4D27"/>
     <w:rsid w:val="002351D5"/>
     <w:rsid w:val="00237BD0"/>
     <w:rsid w:val="00281B8B"/>
     <w:rsid w:val="00294DD4"/>
     <w:rsid w:val="002F7DEB"/>
     <w:rsid w:val="003F3B95"/>
     <w:rsid w:val="004D57B9"/>
     <w:rsid w:val="00534233"/>
     <w:rsid w:val="0054366A"/>
     <w:rsid w:val="00610AFA"/>
     <w:rsid w:val="0064793A"/>
     <w:rsid w:val="00663854"/>
     <w:rsid w:val="00684CD0"/>
     <w:rsid w:val="0068786A"/>
     <w:rsid w:val="00697049"/>
     <w:rsid w:val="006A5975"/>
     <w:rsid w:val="00781A30"/>
     <w:rsid w:val="007949FE"/>
     <w:rsid w:val="00795261"/>
     <w:rsid w:val="00810580"/>
     <w:rsid w:val="00833A0F"/>
     <w:rsid w:val="008A6CF2"/>
     <w:rsid w:val="008F2342"/>
     <w:rsid w:val="00A10E30"/>
     <w:rsid w:val="00B23946"/>
+    <w:rsid w:val="00C44621"/>
     <w:rsid w:val="00C54BEE"/>
     <w:rsid w:val="00C84B96"/>
     <w:rsid w:val="00CC4548"/>
     <w:rsid w:val="00D438B0"/>
     <w:rsid w:val="00D66CA1"/>
     <w:rsid w:val="00D76144"/>
     <w:rsid w:val="00D76F32"/>
     <w:rsid w:val="00E244D2"/>
     <w:rsid w:val="00E461B9"/>
     <w:rsid w:val="00E467D6"/>
     <w:rsid w:val="00E727DD"/>
     <w:rsid w:val="00E96F66"/>
     <w:rsid w:val="00EB3115"/>
     <w:rsid w:val="00EF7F9F"/>
     <w:rsid w:val="00F07835"/>
     <w:rsid w:val="00F22C56"/>
+    <w:rsid w:val="00F37498"/>
     <w:rsid w:val="00FF480A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
@@ -4229,73 +4638,81 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CC4548"/>
+    <w:rsid w:val="001E4D27"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BA6F427F4094CF5B90EC8418BBA7ECD">
     <w:name w:val="9BA6F427F4094CF5B90EC8418BBA7ECD"/>
     <w:rsid w:val="00697049"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4907F20C83E41098E9404B9C56B0636">
     <w:name w:val="D4907F20C83E41098E9404B9C56B0636"/>
     <w:rsid w:val="008A6CF2"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD6875C59B8844DB855FB37C7AA846F6">
     <w:name w:val="AD6875C59B8844DB855FB37C7AA846F6"/>
     <w:rsid w:val="00E461B9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEEB39ABA5E0456E975A4D0BA6147DD3">
     <w:name w:val="EEEB39ABA5E0456E975A4D0BA6147DD3"/>
     <w:rsid w:val="000E21D5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70CEDD7EA5094AEABBBD908D53C9263C">
+    <w:name w:val="70CEDD7EA5094AEABBBD908D53C9263C"/>
+    <w:rsid w:val="001E4D27"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="667B48908A6D4C3CA7959088422ADEA7">
+    <w:name w:val="667B48908A6D4C3CA7959088422ADEA7"/>
+    <w:rsid w:val="001E4D27"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -4553,66 +4970,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>820</Words>
-  <Characters>4680</Characters>
+  <Words>824</Words>
+  <Characters>4701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>39</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5490</CharactersWithSpaces>
+  <CharactersWithSpaces>5514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>-</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>