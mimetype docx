--- v1 (2026-03-06)
+++ v2 (2026-10-17)
@@ -350,57 +350,59 @@
       <w:r w:rsidR="00A53244" w:rsidRPr="00191EDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="3"/>
           </w:rPr>
           <w:id w:val="22367068"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="5DA463EB573C46C395F45E672DB8D69B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:displayText="статья" w:value="статья"/>
             <w:listItem w:displayText="тезисы доклада" w:value="тезисы доклада"/>
             <w:listItem w:displayText="доклад" w:value="доклад"/>
             <w:listItem w:displayText="презентация" w:value="презентация"/>
             <w:listItem w:displayText="пресс-релиз" w:value="пресс-релиз"/>
             <w:listItem w:displayText="рукопись пособия" w:value="рукопись пособия"/>
+            <w:listItem w:displayText="методические указания" w:value="методические указания"/>
             <w:listItem w:displayText="монография" w:value="монография"/>
             <w:listItem w:displayText="автореферат" w:value="автореферат"/>
             <w:listItem w:displayText="диссертация" w:value="диссертация"/>
             <w:listItem w:displayText="курс лекций" w:value="курс лекций"/>
             <w:listItem w:displayText="отчет" w:value="отчет"/>
             <w:listItem w:displayText="программный комплекс" w:value="программный комплекс"/>
             <w:listItem w:displayText="выставочные экспонаты" w:value="выставочные экспонаты"/>
+            <w:listItem w:displayText="свой вариант (введите с клавиатуры)" w:value="свой вариант (введите с клавиатуры)"/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="a0"/>
             <w:i w:val="0"/>
             <w:sz w:val="28"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00727B42" w:rsidRPr="0075620D">
             <w:rPr>
               <w:rStyle w:val="a7"/>
               <w:i/>
               <w:color w:val="0070C0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Выберите вид материала</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00994AEC" w:rsidRPr="00994AEC" w:rsidRDefault="00994AEC" w:rsidP="00994AEC">
       <w:pPr>
@@ -1101,131 +1103,131 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008A5F35" w:rsidRPr="00EB2EA3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(подпись)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00877E39" w:rsidSect="002E2FB7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1135" w:right="849" w:bottom="760" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00227DA2" w:rsidRDefault="00227DA2">
+    <w:p w:rsidR="00816D9D" w:rsidRDefault="00816D9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00227DA2" w:rsidRDefault="00227DA2">
+    <w:p w:rsidR="00816D9D" w:rsidRDefault="00816D9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00227DA2" w:rsidRDefault="00227DA2">
+    <w:p w:rsidR="00816D9D" w:rsidRDefault="00816D9D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00227DA2" w:rsidRDefault="00227DA2">
+    <w:p w:rsidR="00816D9D" w:rsidRDefault="00816D9D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E866B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CDA5EF8"/>
     <w:lvl w:ilvl="0" w:tplc="35460714">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -2043,55 +2045,55 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="150"/>
   <w:mirrorMargins/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UgFm7lXci/M0G6zgMn24so9Eb/bmwmj6EXTyewYNAf3bZptTj4VTPoH3s6/yEhawH6USRMVsTMDQfJOC6Y1yLQ==" w:salt="bTUkpYWaMiWk3JxL+LE1Bg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="toXn3oMvhpfsOpYGDSMd99DMnekjljPW9CdIy+QnrPjHAzKXqPznPSDiFZ9RTB8IN4sjRcHTb6NDdD5qaemapg==" w:salt="dH4Ef4JSWx+qQ84VziGnZA=="/>
   <w:defaultTabStop w:val="284"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -2132,70 +2134,72 @@
     <w:rsid w:val="001A5F5E"/>
     <w:rsid w:val="001B5BBB"/>
     <w:rsid w:val="001D05DE"/>
     <w:rsid w:val="001D743B"/>
     <w:rsid w:val="00202F4B"/>
     <w:rsid w:val="00207904"/>
     <w:rsid w:val="00217186"/>
     <w:rsid w:val="00227DA2"/>
     <w:rsid w:val="002315E4"/>
     <w:rsid w:val="0024297C"/>
     <w:rsid w:val="002430ED"/>
     <w:rsid w:val="002466F5"/>
     <w:rsid w:val="0025134F"/>
     <w:rsid w:val="00254520"/>
     <w:rsid w:val="00267E45"/>
     <w:rsid w:val="00274038"/>
     <w:rsid w:val="00274622"/>
     <w:rsid w:val="00274876"/>
     <w:rsid w:val="00277856"/>
     <w:rsid w:val="002A0377"/>
     <w:rsid w:val="002A127C"/>
     <w:rsid w:val="002B6414"/>
     <w:rsid w:val="002B6C6B"/>
     <w:rsid w:val="002C0FB7"/>
     <w:rsid w:val="002C1B45"/>
+    <w:rsid w:val="002C5C02"/>
     <w:rsid w:val="002C7AA6"/>
     <w:rsid w:val="002D26F0"/>
     <w:rsid w:val="002E2FB7"/>
     <w:rsid w:val="003018AE"/>
     <w:rsid w:val="003040CD"/>
     <w:rsid w:val="00310BAF"/>
     <w:rsid w:val="00320ACE"/>
     <w:rsid w:val="003254C0"/>
     <w:rsid w:val="00330070"/>
     <w:rsid w:val="0033250B"/>
     <w:rsid w:val="00337248"/>
     <w:rsid w:val="0034367F"/>
     <w:rsid w:val="003544BE"/>
     <w:rsid w:val="00355E3A"/>
     <w:rsid w:val="00356B24"/>
     <w:rsid w:val="00357C68"/>
     <w:rsid w:val="003607E7"/>
     <w:rsid w:val="003635C3"/>
     <w:rsid w:val="003636D1"/>
     <w:rsid w:val="00372755"/>
+    <w:rsid w:val="0038315E"/>
     <w:rsid w:val="003B6684"/>
     <w:rsid w:val="003B76E4"/>
     <w:rsid w:val="003C1806"/>
     <w:rsid w:val="003D47ED"/>
     <w:rsid w:val="003E03C3"/>
     <w:rsid w:val="003E5574"/>
     <w:rsid w:val="003E7563"/>
     <w:rsid w:val="003F35AF"/>
     <w:rsid w:val="003F73F4"/>
     <w:rsid w:val="00400615"/>
     <w:rsid w:val="00424076"/>
     <w:rsid w:val="004250BA"/>
     <w:rsid w:val="004340C9"/>
     <w:rsid w:val="00442690"/>
     <w:rsid w:val="00454504"/>
     <w:rsid w:val="0046194B"/>
     <w:rsid w:val="004623CE"/>
     <w:rsid w:val="0047001B"/>
     <w:rsid w:val="00477F82"/>
     <w:rsid w:val="004D0DD5"/>
     <w:rsid w:val="004D1128"/>
     <w:rsid w:val="004E3C16"/>
     <w:rsid w:val="004E7C93"/>
     <w:rsid w:val="004F160C"/>
     <w:rsid w:val="004F222B"/>
@@ -2241,79 +2245,81 @@
     <w:rsid w:val="006E3EE5"/>
     <w:rsid w:val="006E6141"/>
     <w:rsid w:val="0071597E"/>
     <w:rsid w:val="007179AE"/>
     <w:rsid w:val="00722A66"/>
     <w:rsid w:val="00724520"/>
     <w:rsid w:val="00727B42"/>
     <w:rsid w:val="00743F42"/>
     <w:rsid w:val="00754DEA"/>
     <w:rsid w:val="0075620D"/>
     <w:rsid w:val="00757700"/>
     <w:rsid w:val="00757B50"/>
     <w:rsid w:val="007644B4"/>
     <w:rsid w:val="00770D63"/>
     <w:rsid w:val="00784396"/>
     <w:rsid w:val="0078489B"/>
     <w:rsid w:val="007A4BBD"/>
     <w:rsid w:val="007A765E"/>
     <w:rsid w:val="007C3A39"/>
     <w:rsid w:val="007E6951"/>
     <w:rsid w:val="007F0B03"/>
     <w:rsid w:val="007F40FA"/>
     <w:rsid w:val="007F55D1"/>
     <w:rsid w:val="00806EFE"/>
     <w:rsid w:val="008077D2"/>
+    <w:rsid w:val="00816D9D"/>
     <w:rsid w:val="00827EB4"/>
     <w:rsid w:val="00830887"/>
     <w:rsid w:val="00857AA4"/>
     <w:rsid w:val="008661B2"/>
     <w:rsid w:val="00867063"/>
     <w:rsid w:val="00877E39"/>
     <w:rsid w:val="008A5F35"/>
     <w:rsid w:val="008C02C0"/>
     <w:rsid w:val="008C5EFD"/>
     <w:rsid w:val="008D076E"/>
     <w:rsid w:val="008D3445"/>
     <w:rsid w:val="00900FCA"/>
     <w:rsid w:val="00914CA6"/>
     <w:rsid w:val="0093131E"/>
     <w:rsid w:val="009352D8"/>
     <w:rsid w:val="00941A7C"/>
     <w:rsid w:val="009421C3"/>
     <w:rsid w:val="00953A9C"/>
     <w:rsid w:val="00962F7A"/>
     <w:rsid w:val="009727E3"/>
     <w:rsid w:val="00983995"/>
     <w:rsid w:val="0098762A"/>
     <w:rsid w:val="00994AEC"/>
     <w:rsid w:val="00997BAA"/>
     <w:rsid w:val="009B54EF"/>
     <w:rsid w:val="009C014C"/>
     <w:rsid w:val="009C0314"/>
     <w:rsid w:val="009D0CCF"/>
     <w:rsid w:val="009E7C31"/>
+    <w:rsid w:val="009E7D58"/>
     <w:rsid w:val="009F2894"/>
     <w:rsid w:val="009F70E0"/>
     <w:rsid w:val="00A04763"/>
     <w:rsid w:val="00A10E50"/>
     <w:rsid w:val="00A134BF"/>
     <w:rsid w:val="00A24A4E"/>
     <w:rsid w:val="00A300F6"/>
     <w:rsid w:val="00A3277E"/>
     <w:rsid w:val="00A36388"/>
     <w:rsid w:val="00A36A38"/>
     <w:rsid w:val="00A43F65"/>
     <w:rsid w:val="00A53244"/>
     <w:rsid w:val="00A63E02"/>
     <w:rsid w:val="00A80A88"/>
     <w:rsid w:val="00A92E3E"/>
     <w:rsid w:val="00A945AF"/>
     <w:rsid w:val="00A95DCF"/>
     <w:rsid w:val="00AA227E"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6592"/>
     <w:rsid w:val="00AA7198"/>
     <w:rsid w:val="00AB0692"/>
     <w:rsid w:val="00AC2290"/>
     <w:rsid w:val="00AD4C0B"/>
     <w:rsid w:val="00AE31E4"/>
@@ -2352,50 +2358,51 @@
     <w:rsid w:val="00CB1E07"/>
     <w:rsid w:val="00CB4719"/>
     <w:rsid w:val="00CC6021"/>
     <w:rsid w:val="00CC73C8"/>
     <w:rsid w:val="00CD7377"/>
     <w:rsid w:val="00CE4886"/>
     <w:rsid w:val="00CF5084"/>
     <w:rsid w:val="00CF5C3D"/>
     <w:rsid w:val="00D07A5D"/>
     <w:rsid w:val="00D11C5C"/>
     <w:rsid w:val="00D14ED9"/>
     <w:rsid w:val="00D33C54"/>
     <w:rsid w:val="00D37F31"/>
     <w:rsid w:val="00D7213F"/>
     <w:rsid w:val="00D77A92"/>
     <w:rsid w:val="00D8339E"/>
     <w:rsid w:val="00D907AE"/>
     <w:rsid w:val="00D915F6"/>
     <w:rsid w:val="00D97135"/>
     <w:rsid w:val="00DB226C"/>
     <w:rsid w:val="00DB3F32"/>
     <w:rsid w:val="00DE0A55"/>
     <w:rsid w:val="00DE49E1"/>
     <w:rsid w:val="00DF5997"/>
     <w:rsid w:val="00E03CCE"/>
+    <w:rsid w:val="00E105AB"/>
     <w:rsid w:val="00E10625"/>
     <w:rsid w:val="00E16921"/>
     <w:rsid w:val="00E178AA"/>
     <w:rsid w:val="00E34652"/>
     <w:rsid w:val="00E34754"/>
     <w:rsid w:val="00E50D5C"/>
     <w:rsid w:val="00E57786"/>
     <w:rsid w:val="00E67CAE"/>
     <w:rsid w:val="00E70F66"/>
     <w:rsid w:val="00EA1E70"/>
     <w:rsid w:val="00EA3BBA"/>
     <w:rsid w:val="00EB2EA3"/>
     <w:rsid w:val="00EB3A21"/>
     <w:rsid w:val="00EF1435"/>
     <w:rsid w:val="00F035EA"/>
     <w:rsid w:val="00F1017C"/>
     <w:rsid w:val="00F362C3"/>
     <w:rsid w:val="00F471EA"/>
     <w:rsid w:val="00F5703F"/>
     <w:rsid w:val="00F75644"/>
     <w:rsid w:val="00F813EA"/>
     <w:rsid w:val="00F82B61"/>
     <w:rsid w:val="00F9676E"/>
     <w:rsid w:val="00FB5DB0"/>
     <w:rsid w:val="00FB6B61"/>
@@ -3337,145 +3344,147 @@
           <w:pPr>
             <w:pStyle w:val="BE290594EEA04679A2D549600A37B20C"/>
           </w:pPr>
           <w:r w:rsidRPr="00757B50">
             <w:rPr>
               <w:rStyle w:val="a3"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Выберите элемент.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C42880"/>
     <w:rsid w:val="000052DE"/>
     <w:rsid w:val="00043699"/>
     <w:rsid w:val="00075FE0"/>
     <w:rsid w:val="00170160"/>
     <w:rsid w:val="001928AB"/>
     <w:rsid w:val="001F5C68"/>
     <w:rsid w:val="002C1F60"/>
     <w:rsid w:val="002D67F0"/>
     <w:rsid w:val="003743FF"/>
     <w:rsid w:val="003A172E"/>
     <w:rsid w:val="0045095F"/>
     <w:rsid w:val="00470BE8"/>
     <w:rsid w:val="0057266A"/>
     <w:rsid w:val="00580224"/>
     <w:rsid w:val="005979DE"/>
     <w:rsid w:val="006A6493"/>
     <w:rsid w:val="006C577B"/>
     <w:rsid w:val="00775894"/>
     <w:rsid w:val="007A4D9C"/>
     <w:rsid w:val="007E2923"/>
     <w:rsid w:val="00903A4C"/>
     <w:rsid w:val="0096221A"/>
     <w:rsid w:val="009E6763"/>
     <w:rsid w:val="00A126B4"/>
     <w:rsid w:val="00A42A4A"/>
+    <w:rsid w:val="00B879FE"/>
     <w:rsid w:val="00C42880"/>
+    <w:rsid w:val="00C645A1"/>
     <w:rsid w:val="00CC52AC"/>
     <w:rsid w:val="00D32FB9"/>
     <w:rsid w:val="00D60A4E"/>
     <w:rsid w:val="00E048CB"/>
     <w:rsid w:val="00E254D7"/>
     <w:rsid w:val="00E67DDB"/>
     <w:rsid w:val="00E7622E"/>
     <w:rsid w:val="00F62BA3"/>
     <w:rsid w:val="00FB6BBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -8802,51 +8811,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7827AB4-E801-4AED-A4E1-E7089EAC39B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD10D30-9BDA-4DE1-8586-BEF829C073F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2019_Заключение по результатам идентификации.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>239</Words>
   <Characters>1365</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>