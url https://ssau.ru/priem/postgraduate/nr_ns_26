--- v0 (2026-03-19)
+++ v1 (2026-07-10)
@@ -14,59 +14,59 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\РАБОЧАЯ\Приём\прием 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="1.1" sheetId="1" r:id="rId1"/>
     <sheet name="1.2" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'1.1'!$A$1:$Z$309</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'1.1'!$A$1:$Z$308</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'1.2'!$A$1:$Z$317</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3135" uniqueCount="916">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3130" uniqueCount="916">
   <si>
     <t>Научная специальность</t>
   </si>
   <si>
     <t>Наименование   кафедры</t>
   </si>
   <si>
     <t>Научные руководители</t>
   </si>
   <si>
     <t>Тематика возможных научных работ аспирантов</t>
   </si>
   <si>
     <t>1.1.1 Вещественный комплексный и функциональный анализ</t>
   </si>
   <si>
     <t>Функционального анализа и теории функций</t>
   </si>
   <si>
     <t>Асташкин С. В.
  д.ф.-м.н., профессор</t>
   </si>
   <si>
     <t>Вещественный, комплексный, функциональный анализ, теория операторов. Геометрические свойства банаховых пространств. Теория интерполяции и экстраполяции операторов, теория мажоризации. Лакунарные последовательности, последовательности независимых функций. Перестановочно инвариантные пространства и операторы, действующие в них.</t>
   </si>
@@ -3741,68 +3741,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/60732001-matveev-valeriy-nikolaevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/54661393-vinogradova-galina-aleksandrovna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/324535-osinskaya-yuliya-vladimirovna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/518686-dubman-eduard-leybovich" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/493606143-bondarenko-natalya-pavlovna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/325001-shalimova-margarita-borisovna" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61009001-prokofev-andrey-bronislavovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semenychev.vk@ssau.ru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/721876364-antipova-olga-igorevna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/487705759-stroykov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sukhov@ssau.ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/505645591-krivokapich-boris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/338302-nefedov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/66904001-khaytbaev-valeriy-abdurakhmanovich" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sukhov@ssau.ru" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/60173001-grigorev-vladimir-alekseevich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/19434351-cherkunova-marina-vladimirovna" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/335547-dubrovina-natalya-aleksandrovna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/518977-volkov-vladislav-eduardovich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/519509-danilova-nina-konstantinovna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/782313-kabytov-petr-serafimovich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/338302-nefedov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/493606143-bondarenko-natalya-pavlovna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/339545-samykina-natalya-yurevna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/340281-malakanova-olga-aleksandrovna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/782313-kabytov-petr-serafimovich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/1363920853-mukovnina-natalya-anatolevna" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/60732001-matveev-valeriy-nikolaevich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/339545-samykina-natalya-yurevna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/338302-nefedov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/782313-kabytov-petr-serafimovich" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/493606143-bondarenko-natalya-pavlovna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/340281-malakanova-olga-aleksandrovna" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61009001-prokofev-andrey-bronislavovich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/54661393-vinogradova-galina-aleksandrovna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/324535-osinskaya-yuliya-vladimirovna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/518686-dubman-eduard-leybovich" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sukhov@ssau.ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/721876364-antipova-olga-igorevna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/325001-shalimova-margarita-borisovna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/1363920853-mukovnina-natalya-anatolevna" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sukhov@ssau.ru" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/60173001-grigorev-vladimir-alekseevich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/487705759-stroykov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/335547-dubrovina-natalya-aleksandrovna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/505645591-krivokapich-boris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/19434351-cherkunova-marina-vladimirovna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/66904001-khaytbaev-valeriy-abdurakhmanovich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/338302-nefedov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/493606143-bondarenko-natalya-pavlovna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/518977-volkov-vladislav-eduardovich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/519509-danilova-nina-konstantinovna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/782313-kabytov-petr-serafimovich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/335547-dubrovina-natalya-aleksandrovna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/338302-nefedov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/518686-dubman-eduard-leybovich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/54661393-vinogradova-galina-aleksandrovna" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/493606143-bondarenko-natalya-pavlovna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/324535-osinskaya-yuliya-vladimirovna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/519509-danilova-nina-konstantinovna" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sukhov@ssau.ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:semenychev.vk@ssau.ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/325001-shalimova-margarita-borisovna" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sukhov@ssau.ru" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/493606143-bondarenko-natalya-pavlovna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/60732001-matveev-valeriy-nikolaevich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/782313-kabytov-petr-serafimovich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/1927441-cherdymova-elena-ivanovna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61009001-prokofev-andrey-bronislavovich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/338302-nefedov-sergey-aleksandrovich" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/782313-kabytov-petr-serafimovich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/60173001-grigorev-vladimir-alekseevich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/61623001-lyubimov-vladislav-vasilevich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ssau.ru/staff/339545-samykina-natalya-yurevna" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Z318"/>
+  <dimension ref="A1:Z317"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A106" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C113" sqref="C113"/>
+      <pane ySplit="1" topLeftCell="A232" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A235" sqref="A235:XFD235"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="77.140625" customWidth="1"/>
     <col min="5" max="5" width="28.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -12662,2916 +12662,2906 @@
       <c r="E234" s="30" t="s">
         <v>787</v>
       </c>
       <c r="F234" s="8"/>
       <c r="G234" s="8"/>
       <c r="H234" s="8"/>
       <c r="I234" s="8"/>
       <c r="J234" s="8"/>
       <c r="K234" s="8"/>
       <c r="L234" s="8"/>
       <c r="M234" s="8"/>
       <c r="N234" s="8"/>
       <c r="O234" s="8"/>
       <c r="P234" s="8"/>
       <c r="Q234" s="8"/>
       <c r="R234" s="8"/>
       <c r="S234" s="8"/>
       <c r="T234" s="8"/>
       <c r="U234" s="8"/>
       <c r="V234" s="8"/>
       <c r="W234" s="8"/>
       <c r="X234" s="8"/>
       <c r="Y234" s="8"/>
       <c r="Z234" s="8"/>
     </row>
-    <row r="235" spans="1:26" s="9" customFormat="1" ht="150">
+    <row r="235" spans="1:26" s="9" customFormat="1" ht="60">
       <c r="A235" s="5" t="s">
         <v>400</v>
       </c>
       <c r="B235" s="6" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="C235" s="25" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>421</v>
+      </c>
+      <c r="E235" s="30" t="s">
+        <v>789</v>
       </c>
       <c r="F235" s="8"/>
       <c r="G235" s="8"/>
       <c r="H235" s="8"/>
       <c r="I235" s="8"/>
       <c r="J235" s="8"/>
       <c r="K235" s="8"/>
       <c r="L235" s="8"/>
       <c r="M235" s="8"/>
       <c r="N235" s="8"/>
       <c r="O235" s="8"/>
       <c r="P235" s="8"/>
       <c r="Q235" s="8"/>
       <c r="R235" s="8"/>
       <c r="S235" s="8"/>
       <c r="T235" s="8"/>
       <c r="U235" s="8"/>
       <c r="V235" s="8"/>
       <c r="W235" s="8"/>
       <c r="X235" s="8"/>
       <c r="Y235" s="8"/>
       <c r="Z235" s="8"/>
     </row>
-    <row r="236" spans="1:26" s="9" customFormat="1" ht="60">
+    <row r="236" spans="1:26" s="9" customFormat="1" ht="30">
       <c r="A236" s="5" t="s">
-        <v>400</v>
+        <v>422</v>
       </c>
       <c r="B236" s="6" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>401</v>
+      </c>
+      <c r="C236" s="6" t="s">
+        <v>402</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>423</v>
+      </c>
+      <c r="E236" s="12" t="s">
+        <v>779</v>
       </c>
       <c r="F236" s="8"/>
       <c r="G236" s="8"/>
       <c r="H236" s="8"/>
       <c r="I236" s="8"/>
       <c r="J236" s="8"/>
       <c r="K236" s="8"/>
       <c r="L236" s="8"/>
       <c r="M236" s="8"/>
       <c r="N236" s="8"/>
       <c r="O236" s="8"/>
       <c r="P236" s="8"/>
       <c r="Q236" s="8"/>
       <c r="R236" s="8"/>
       <c r="S236" s="8"/>
       <c r="T236" s="8"/>
       <c r="U236" s="8"/>
       <c r="V236" s="8"/>
       <c r="W236" s="8"/>
       <c r="X236" s="8"/>
       <c r="Y236" s="8"/>
       <c r="Z236" s="8"/>
     </row>
-    <row r="237" spans="1:26" s="9" customFormat="1" ht="30">
+    <row r="237" spans="1:26" s="9" customFormat="1" ht="45">
       <c r="A237" s="5" t="s">
         <v>422</v>
       </c>
       <c r="B237" s="6" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>407</v>
+      </c>
+      <c r="C237" s="25" t="s">
+        <v>424</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="E237" s="12" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="F237" s="8"/>
       <c r="G237" s="8"/>
       <c r="H237" s="8"/>
       <c r="I237" s="8"/>
       <c r="J237" s="8"/>
       <c r="K237" s="8"/>
       <c r="L237" s="8"/>
       <c r="M237" s="8"/>
       <c r="N237" s="8"/>
       <c r="O237" s="8"/>
       <c r="P237" s="8"/>
       <c r="Q237" s="8"/>
       <c r="R237" s="8"/>
       <c r="S237" s="8"/>
       <c r="T237" s="8"/>
       <c r="U237" s="8"/>
       <c r="V237" s="8"/>
       <c r="W237" s="8"/>
       <c r="X237" s="8"/>
       <c r="Y237" s="8"/>
       <c r="Z237" s="8"/>
     </row>
-    <row r="238" spans="1:26" s="9" customFormat="1" ht="45">
+    <row r="238" spans="1:26" s="9" customFormat="1" ht="165">
       <c r="A238" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="B238" s="6" t="s">
-        <v>407</v>
+      <c r="B238" s="10" t="s">
+        <v>426</v>
       </c>
       <c r="C238" s="25" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>428</v>
+      </c>
+      <c r="E238" s="30" t="s">
+        <v>783</v>
       </c>
       <c r="F238" s="8"/>
       <c r="G238" s="8"/>
       <c r="H238" s="8"/>
       <c r="I238" s="8"/>
       <c r="J238" s="8"/>
       <c r="K238" s="8"/>
       <c r="L238" s="8"/>
       <c r="M238" s="8"/>
       <c r="N238" s="8"/>
       <c r="O238" s="8"/>
       <c r="P238" s="8"/>
       <c r="Q238" s="8"/>
       <c r="R238" s="8"/>
       <c r="S238" s="8"/>
       <c r="T238" s="8"/>
       <c r="U238" s="8"/>
       <c r="V238" s="8"/>
       <c r="W238" s="8"/>
       <c r="X238" s="8"/>
       <c r="Y238" s="8"/>
       <c r="Z238" s="8"/>
     </row>
-    <row r="239" spans="1:26" s="9" customFormat="1" ht="165">
+    <row r="239" spans="1:26" s="9" customFormat="1" ht="120">
       <c r="A239" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="B239" s="10" t="s">
-[...3 lines deleted...]
-        <v>427</v>
+      <c r="B239" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="C239" s="6" t="s">
+        <v>408</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E239" s="30" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="F239" s="8"/>
       <c r="G239" s="8"/>
       <c r="H239" s="8"/>
       <c r="I239" s="8"/>
       <c r="J239" s="8"/>
       <c r="K239" s="8"/>
       <c r="L239" s="8"/>
       <c r="M239" s="8"/>
       <c r="N239" s="8"/>
       <c r="O239" s="8"/>
       <c r="P239" s="8"/>
       <c r="Q239" s="8"/>
       <c r="R239" s="8"/>
       <c r="S239" s="8"/>
       <c r="T239" s="8"/>
       <c r="U239" s="8"/>
       <c r="V239" s="8"/>
       <c r="W239" s="8"/>
       <c r="X239" s="8"/>
       <c r="Y239" s="8"/>
       <c r="Z239" s="8"/>
     </row>
     <row r="240" spans="1:26" s="9" customFormat="1" ht="120">
       <c r="A240" s="5" t="s">
         <v>422</v>
       </c>
       <c r="B240" s="6" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>419</v>
+      </c>
+      <c r="C240" s="25" t="s">
+        <v>430</v>
+      </c>
+      <c r="D240" s="10" t="s">
+        <v>431</v>
       </c>
       <c r="E240" s="30" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F240" s="8"/>
       <c r="G240" s="8"/>
       <c r="H240" s="8"/>
       <c r="I240" s="8"/>
       <c r="J240" s="8"/>
       <c r="K240" s="8"/>
       <c r="L240" s="8"/>
       <c r="M240" s="8"/>
       <c r="N240" s="8"/>
       <c r="O240" s="8"/>
       <c r="P240" s="8"/>
       <c r="Q240" s="8"/>
       <c r="R240" s="8"/>
       <c r="S240" s="8"/>
       <c r="T240" s="8"/>
       <c r="U240" s="8"/>
       <c r="V240" s="8"/>
       <c r="W240" s="8"/>
       <c r="X240" s="8"/>
       <c r="Y240" s="8"/>
       <c r="Z240" s="8"/>
     </row>
-    <row r="241" spans="1:26" s="9" customFormat="1" ht="120">
+    <row r="241" spans="1:26" s="9" customFormat="1" ht="255">
       <c r="A241" s="5" t="s">
         <v>422</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>419</v>
       </c>
-      <c r="C241" s="25" t="s">
-[...3 lines deleted...]
-        <v>431</v>
+      <c r="C241" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="D241" s="60" t="s">
+        <v>432</v>
       </c>
       <c r="E241" s="30" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="F241" s="8"/>
       <c r="G241" s="8"/>
       <c r="H241" s="8"/>
       <c r="I241" s="8"/>
       <c r="J241" s="8"/>
       <c r="K241" s="8"/>
       <c r="L241" s="8"/>
       <c r="M241" s="8"/>
       <c r="N241" s="8"/>
       <c r="O241" s="8"/>
       <c r="P241" s="8"/>
       <c r="Q241" s="8"/>
       <c r="R241" s="8"/>
       <c r="S241" s="8"/>
       <c r="T241" s="8"/>
       <c r="U241" s="8"/>
       <c r="V241" s="8"/>
       <c r="W241" s="8"/>
       <c r="X241" s="8"/>
       <c r="Y241" s="8"/>
       <c r="Z241" s="8"/>
     </row>
-    <row r="242" spans="1:26" s="9" customFormat="1" ht="255">
+    <row r="242" spans="1:26" s="9" customFormat="1" ht="225">
       <c r="A242" s="5" t="s">
         <v>422</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>419</v>
       </c>
-      <c r="C242" s="6" t="s">
-        <v>420</v>
+      <c r="C242" s="25" t="s">
+        <v>791</v>
       </c>
       <c r="D242" s="60" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E242" s="30" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="F242" s="8"/>
       <c r="G242" s="8"/>
       <c r="H242" s="8"/>
       <c r="I242" s="8"/>
       <c r="J242" s="8"/>
       <c r="K242" s="8"/>
       <c r="L242" s="8"/>
       <c r="M242" s="8"/>
       <c r="N242" s="8"/>
       <c r="O242" s="8"/>
       <c r="P242" s="8"/>
       <c r="Q242" s="8"/>
       <c r="R242" s="8"/>
       <c r="S242" s="8"/>
       <c r="T242" s="8"/>
       <c r="U242" s="8"/>
       <c r="V242" s="8"/>
       <c r="W242" s="8"/>
       <c r="X242" s="8"/>
       <c r="Y242" s="8"/>
       <c r="Z242" s="8"/>
     </row>
-    <row r="243" spans="1:26" s="9" customFormat="1" ht="225">
-      <c r="A243" s="5" t="s">
+    <row r="243" spans="1:26" s="16" customFormat="1" ht="45">
+      <c r="A243" s="13" t="s">
         <v>422</v>
       </c>
-      <c r="B243" s="6" t="s">
+      <c r="B243" s="18" t="s">
+        <v>592</v>
+      </c>
+      <c r="C243" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="D243" s="61" t="s">
+        <v>594</v>
+      </c>
+      <c r="E243" s="21" t="s">
+        <v>595</v>
+      </c>
+      <c r="F243" s="15"/>
+      <c r="G243" s="15"/>
+      <c r="H243" s="15"/>
+      <c r="I243" s="15"/>
+      <c r="J243" s="15"/>
+      <c r="K243" s="15"/>
+      <c r="L243" s="15"/>
+      <c r="M243" s="15"/>
+      <c r="N243" s="15"/>
+      <c r="O243" s="15"/>
+      <c r="P243" s="15"/>
+      <c r="Q243" s="15"/>
+      <c r="R243" s="15"/>
+      <c r="S243" s="15"/>
+      <c r="T243" s="15"/>
+      <c r="U243" s="15"/>
+      <c r="V243" s="15"/>
+      <c r="W243" s="15"/>
+      <c r="X243" s="15"/>
+      <c r="Y243" s="15"/>
+      <c r="Z243" s="15"/>
+    </row>
+    <row r="244" spans="1:26" s="9" customFormat="1" ht="270">
+      <c r="A244" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="B244" s="6" t="s">
         <v>419</v>
       </c>
-      <c r="C243" s="25" t="s">
-[...68 lines deleted...]
-    <row r="245" spans="1:26" s="9" customFormat="1" ht="270">
+      <c r="C244" s="25" t="s">
+        <v>434</v>
+      </c>
+      <c r="D244" s="60" t="s">
+        <v>435</v>
+      </c>
+      <c r="E244" s="30" t="s">
+        <v>792</v>
+      </c>
+      <c r="F244" s="8"/>
+      <c r="G244" s="8"/>
+      <c r="H244" s="8"/>
+      <c r="I244" s="8"/>
+      <c r="J244" s="8"/>
+      <c r="K244" s="8"/>
+      <c r="L244" s="8"/>
+      <c r="M244" s="8"/>
+      <c r="N244" s="8"/>
+      <c r="O244" s="8"/>
+      <c r="P244" s="8"/>
+      <c r="Q244" s="8"/>
+      <c r="R244" s="8"/>
+      <c r="S244" s="8"/>
+      <c r="T244" s="8"/>
+      <c r="U244" s="8"/>
+      <c r="V244" s="8"/>
+      <c r="W244" s="8"/>
+      <c r="X244" s="8"/>
+      <c r="Y244" s="8"/>
+      <c r="Z244" s="8"/>
+    </row>
+    <row r="245" spans="1:26" s="9" customFormat="1" ht="75">
       <c r="A245" s="5" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="B245" s="6" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>437</v>
+      </c>
+      <c r="C245" s="6" t="s">
+        <v>438</v>
       </c>
       <c r="D245" s="60" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>439</v>
+      </c>
+      <c r="E245" s="6" t="s">
+        <v>806</v>
       </c>
       <c r="F245" s="8"/>
       <c r="G245" s="8"/>
       <c r="H245" s="8"/>
       <c r="I245" s="8"/>
       <c r="J245" s="8"/>
       <c r="K245" s="8"/>
       <c r="L245" s="8"/>
       <c r="M245" s="8"/>
       <c r="N245" s="8"/>
       <c r="O245" s="8"/>
       <c r="P245" s="8"/>
       <c r="Q245" s="8"/>
       <c r="R245" s="8"/>
       <c r="S245" s="8"/>
       <c r="T245" s="8"/>
       <c r="U245" s="8"/>
       <c r="V245" s="8"/>
       <c r="W245" s="8"/>
       <c r="X245" s="8"/>
       <c r="Y245" s="8"/>
       <c r="Z245" s="8"/>
     </row>
-    <row r="246" spans="1:26" s="9" customFormat="1" ht="75">
+    <row r="246" spans="1:26" s="9" customFormat="1" ht="105">
       <c r="A246" s="5" t="s">
-        <v>436</v>
+        <v>842</v>
       </c>
       <c r="B246" s="6" t="s">
-        <v>437</v>
+        <v>843</v>
       </c>
       <c r="C246" s="6" t="s">
-        <v>438</v>
+        <v>845</v>
       </c>
       <c r="D246" s="60" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>846</v>
+      </c>
+      <c r="E246" s="11" t="s">
+        <v>844</v>
       </c>
       <c r="F246" s="8"/>
       <c r="G246" s="8"/>
       <c r="H246" s="8"/>
       <c r="I246" s="8"/>
       <c r="J246" s="8"/>
       <c r="K246" s="8"/>
       <c r="L246" s="8"/>
       <c r="M246" s="8"/>
       <c r="N246" s="8"/>
       <c r="O246" s="8"/>
       <c r="P246" s="8"/>
       <c r="Q246" s="8"/>
       <c r="R246" s="8"/>
       <c r="S246" s="8"/>
       <c r="T246" s="8"/>
       <c r="U246" s="8"/>
       <c r="V246" s="8"/>
       <c r="W246" s="8"/>
       <c r="X246" s="8"/>
       <c r="Y246" s="8"/>
       <c r="Z246" s="8"/>
     </row>
-    <row r="247" spans="1:26" s="9" customFormat="1" ht="105">
+    <row r="247" spans="1:26" s="9" customFormat="1" ht="180">
       <c r="A247" s="5" t="s">
         <v>842</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>843</v>
       </c>
       <c r="C247" s="6" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="D247" s="60" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="E247" s="11" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
       <c r="H247" s="8"/>
       <c r="I247" s="8"/>
       <c r="J247" s="8"/>
       <c r="K247" s="8"/>
       <c r="L247" s="8"/>
       <c r="M247" s="8"/>
       <c r="N247" s="8"/>
       <c r="O247" s="8"/>
       <c r="P247" s="8"/>
       <c r="Q247" s="8"/>
       <c r="R247" s="8"/>
       <c r="S247" s="8"/>
       <c r="T247" s="8"/>
       <c r="U247" s="8"/>
       <c r="V247" s="8"/>
       <c r="W247" s="8"/>
       <c r="X247" s="8"/>
       <c r="Y247" s="8"/>
       <c r="Z247" s="8"/>
     </row>
-    <row r="248" spans="1:26" s="9" customFormat="1" ht="180">
-[...38 lines deleted...]
-      <c r="A249" s="13" t="s">
+    <row r="248" spans="1:26" s="16" customFormat="1" ht="45">
+      <c r="A248" s="13" t="s">
         <v>440</v>
       </c>
-      <c r="B249" s="19" t="s">
+      <c r="B248" s="19" t="s">
         <v>441</v>
       </c>
-      <c r="C249" s="14" t="s">
+      <c r="C248" s="14" t="s">
         <v>832</v>
       </c>
-      <c r="D249" s="61" t="s">
+      <c r="D248" s="61" t="s">
         <v>604</v>
       </c>
-      <c r="E249" s="21" t="s">
+      <c r="E248" s="21" t="s">
         <v>605</v>
       </c>
-      <c r="F249" s="15"/>
-[...19 lines deleted...]
-      <c r="Z249" s="15"/>
+      <c r="F248" s="15"/>
+      <c r="G248" s="15"/>
+      <c r="H248" s="15"/>
+      <c r="I248" s="15"/>
+      <c r="J248" s="15"/>
+      <c r="K248" s="15"/>
+      <c r="L248" s="15"/>
+      <c r="M248" s="15"/>
+      <c r="N248" s="15"/>
+      <c r="O248" s="15"/>
+      <c r="P248" s="15"/>
+      <c r="Q248" s="15"/>
+      <c r="R248" s="15"/>
+      <c r="S248" s="15"/>
+      <c r="T248" s="15"/>
+      <c r="U248" s="15"/>
+      <c r="V248" s="15"/>
+      <c r="W248" s="15"/>
+      <c r="X248" s="15"/>
+      <c r="Y248" s="15"/>
+      <c r="Z248" s="15"/>
+    </row>
+    <row r="249" spans="1:26" s="9" customFormat="1" ht="45">
+      <c r="A249" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B249" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="C249" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="D249" s="60" t="s">
+        <v>886</v>
+      </c>
+      <c r="E249" s="6" t="s">
+        <v>807</v>
+      </c>
+      <c r="F249" s="8"/>
+      <c r="G249" s="8"/>
+      <c r="H249" s="8"/>
+      <c r="I249" s="8"/>
+      <c r="J249" s="8"/>
+      <c r="K249" s="8"/>
+      <c r="L249" s="8"/>
+      <c r="M249" s="8"/>
+      <c r="N249" s="8"/>
+      <c r="O249" s="8"/>
+      <c r="P249" s="8"/>
+      <c r="Q249" s="8"/>
+      <c r="R249" s="8"/>
+      <c r="S249" s="8"/>
+      <c r="T249" s="8"/>
+      <c r="U249" s="8"/>
+      <c r="V249" s="8"/>
+      <c r="W249" s="8"/>
+      <c r="X249" s="8"/>
+      <c r="Y249" s="8"/>
+      <c r="Z249" s="8"/>
     </row>
     <row r="250" spans="1:26" s="9" customFormat="1" ht="45">
       <c r="A250" s="5" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="B250" s="6" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="D250" s="60" t="s">
-        <v>886</v>
+        <v>452</v>
       </c>
       <c r="E250" s="6" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F250" s="8"/>
       <c r="G250" s="8"/>
       <c r="H250" s="8"/>
       <c r="I250" s="8"/>
       <c r="J250" s="8"/>
       <c r="K250" s="8"/>
       <c r="L250" s="8"/>
       <c r="M250" s="8"/>
       <c r="N250" s="8"/>
       <c r="O250" s="8"/>
       <c r="P250" s="8"/>
       <c r="Q250" s="8"/>
       <c r="R250" s="8"/>
       <c r="S250" s="8"/>
       <c r="T250" s="8"/>
       <c r="U250" s="8"/>
       <c r="V250" s="8"/>
       <c r="W250" s="8"/>
       <c r="X250" s="8"/>
       <c r="Y250" s="8"/>
       <c r="Z250" s="8"/>
     </row>
     <row r="251" spans="1:26" s="9" customFormat="1" ht="45">
       <c r="A251" s="5" t="s">
         <v>449</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="C251" s="6" t="s">
-        <v>451</v>
+      <c r="C251" s="10" t="s">
+        <v>453</v>
       </c>
       <c r="D251" s="60" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>454</v>
+      </c>
+      <c r="E251" s="12" t="s">
+        <v>810</v>
       </c>
       <c r="F251" s="8"/>
       <c r="G251" s="8"/>
       <c r="H251" s="8"/>
       <c r="I251" s="8"/>
       <c r="J251" s="8"/>
       <c r="K251" s="8"/>
       <c r="L251" s="8"/>
       <c r="M251" s="8"/>
       <c r="N251" s="8"/>
       <c r="O251" s="8"/>
       <c r="P251" s="8"/>
       <c r="Q251" s="8"/>
       <c r="R251" s="8"/>
       <c r="S251" s="8"/>
       <c r="T251" s="8"/>
       <c r="U251" s="8"/>
       <c r="V251" s="8"/>
       <c r="W251" s="8"/>
       <c r="X251" s="8"/>
       <c r="Y251" s="8"/>
       <c r="Z251" s="8"/>
     </row>
-    <row r="252" spans="1:26" s="9" customFormat="1" ht="45">
+    <row r="252" spans="1:26" s="9" customFormat="1" ht="30">
       <c r="A252" s="5" t="s">
         <v>449</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>450</v>
       </c>
-      <c r="C252" s="10" t="s">
-        <v>453</v>
+      <c r="C252" s="6" t="s">
+        <v>455</v>
       </c>
       <c r="D252" s="60" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>456</v>
+      </c>
+      <c r="E252" s="6" t="s">
+        <v>811</v>
       </c>
       <c r="F252" s="8"/>
       <c r="G252" s="8"/>
       <c r="H252" s="8"/>
       <c r="I252" s="8"/>
       <c r="J252" s="8"/>
       <c r="K252" s="8"/>
       <c r="L252" s="8"/>
       <c r="M252" s="8"/>
       <c r="N252" s="8"/>
       <c r="O252" s="8"/>
       <c r="P252" s="8"/>
       <c r="Q252" s="8"/>
       <c r="R252" s="8"/>
       <c r="S252" s="8"/>
       <c r="T252" s="8"/>
       <c r="U252" s="8"/>
       <c r="V252" s="8"/>
       <c r="W252" s="8"/>
       <c r="X252" s="8"/>
       <c r="Y252" s="8"/>
       <c r="Z252" s="8"/>
     </row>
-    <row r="253" spans="1:26" s="9" customFormat="1" ht="30">
+    <row r="253" spans="1:26" s="59" customFormat="1" ht="30">
       <c r="A253" s="5" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="B253" s="6" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="C253" s="6" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D253" s="60" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E253" s="6" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="F253" s="8"/>
       <c r="G253" s="8"/>
       <c r="H253" s="8"/>
       <c r="I253" s="8"/>
       <c r="J253" s="8"/>
       <c r="K253" s="8"/>
       <c r="L253" s="8"/>
       <c r="M253" s="8"/>
       <c r="N253" s="8"/>
       <c r="O253" s="8"/>
       <c r="P253" s="8"/>
       <c r="Q253" s="8"/>
       <c r="R253" s="8"/>
       <c r="S253" s="8"/>
       <c r="T253" s="8"/>
       <c r="U253" s="8"/>
       <c r="V253" s="8"/>
       <c r="W253" s="8"/>
       <c r="X253" s="8"/>
       <c r="Y253" s="8"/>
       <c r="Z253" s="8"/>
     </row>
-    <row r="254" spans="1:26" s="59" customFormat="1" ht="30">
+    <row r="254" spans="1:26" s="59" customFormat="1" ht="75">
       <c r="A254" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>458</v>
       </c>
       <c r="C254" s="6" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D254" s="60" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>902</v>
+      </c>
+      <c r="E254" s="7" t="s">
+        <v>813</v>
       </c>
       <c r="F254" s="8"/>
       <c r="G254" s="8"/>
       <c r="H254" s="8"/>
       <c r="I254" s="8"/>
       <c r="J254" s="8"/>
       <c r="K254" s="8"/>
       <c r="L254" s="8"/>
       <c r="M254" s="8"/>
       <c r="N254" s="8"/>
       <c r="O254" s="8"/>
       <c r="P254" s="8"/>
       <c r="Q254" s="8"/>
       <c r="R254" s="8"/>
       <c r="S254" s="8"/>
       <c r="T254" s="8"/>
       <c r="U254" s="8"/>
       <c r="V254" s="8"/>
       <c r="W254" s="8"/>
       <c r="X254" s="8"/>
       <c r="Y254" s="8"/>
       <c r="Z254" s="8"/>
     </row>
-    <row r="255" spans="1:26" s="59" customFormat="1" ht="75">
+    <row r="255" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A255" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B255" s="6" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C255" s="6" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D255" s="60" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>903</v>
+      </c>
+      <c r="E255" s="11" t="s">
+        <v>564</v>
       </c>
       <c r="F255" s="8"/>
       <c r="G255" s="8"/>
       <c r="H255" s="8"/>
       <c r="I255" s="8"/>
       <c r="J255" s="8"/>
       <c r="K255" s="8"/>
       <c r="L255" s="8"/>
       <c r="M255" s="8"/>
       <c r="N255" s="8"/>
       <c r="O255" s="8"/>
       <c r="P255" s="8"/>
       <c r="Q255" s="8"/>
       <c r="R255" s="8"/>
       <c r="S255" s="8"/>
       <c r="T255" s="8"/>
       <c r="U255" s="8"/>
       <c r="V255" s="8"/>
       <c r="W255" s="8"/>
       <c r="X255" s="8"/>
       <c r="Y255" s="8"/>
       <c r="Z255" s="8"/>
     </row>
     <row r="256" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A256" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C256" s="6" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="D256" s="60" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E256" s="11" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F256" s="8"/>
       <c r="G256" s="8"/>
       <c r="H256" s="8"/>
       <c r="I256" s="8"/>
       <c r="J256" s="8"/>
       <c r="K256" s="8"/>
       <c r="L256" s="8"/>
       <c r="M256" s="8"/>
       <c r="N256" s="8"/>
       <c r="O256" s="8"/>
       <c r="P256" s="8"/>
       <c r="Q256" s="8"/>
       <c r="R256" s="8"/>
       <c r="S256" s="8"/>
       <c r="T256" s="8"/>
       <c r="U256" s="8"/>
       <c r="V256" s="8"/>
       <c r="W256" s="8"/>
       <c r="X256" s="8"/>
       <c r="Y256" s="8"/>
       <c r="Z256" s="8"/>
     </row>
-    <row r="257" spans="1:26" s="59" customFormat="1" ht="45">
+    <row r="257" spans="1:26" s="59" customFormat="1" ht="75">
       <c r="A257" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C257" s="6" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D257" s="60" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>469</v>
+      </c>
+      <c r="E257" s="7" t="s">
+        <v>566</v>
       </c>
       <c r="F257" s="8"/>
       <c r="G257" s="8"/>
       <c r="H257" s="8"/>
       <c r="I257" s="8"/>
       <c r="J257" s="8"/>
       <c r="K257" s="8"/>
       <c r="L257" s="8"/>
       <c r="M257" s="8"/>
       <c r="N257" s="8"/>
       <c r="O257" s="8"/>
       <c r="P257" s="8"/>
       <c r="Q257" s="8"/>
       <c r="R257" s="8"/>
       <c r="S257" s="8"/>
       <c r="T257" s="8"/>
       <c r="U257" s="8"/>
       <c r="V257" s="8"/>
       <c r="W257" s="8"/>
       <c r="X257" s="8"/>
       <c r="Y257" s="8"/>
       <c r="Z257" s="8"/>
     </row>
-    <row r="258" spans="1:26" s="59" customFormat="1" ht="75">
+    <row r="258" spans="1:26" s="59" customFormat="1" ht="30">
       <c r="A258" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>463</v>
       </c>
       <c r="C258" s="6" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D258" s="60" t="s">
-        <v>469</v>
+        <v>905</v>
       </c>
       <c r="E258" s="7" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="F258" s="8"/>
       <c r="G258" s="8"/>
       <c r="H258" s="8"/>
       <c r="I258" s="8"/>
       <c r="J258" s="8"/>
       <c r="K258" s="8"/>
       <c r="L258" s="8"/>
       <c r="M258" s="8"/>
       <c r="N258" s="8"/>
       <c r="O258" s="8"/>
       <c r="P258" s="8"/>
       <c r="Q258" s="8"/>
       <c r="R258" s="8"/>
       <c r="S258" s="8"/>
       <c r="T258" s="8"/>
       <c r="U258" s="8"/>
       <c r="V258" s="8"/>
       <c r="W258" s="8"/>
       <c r="X258" s="8"/>
       <c r="Y258" s="8"/>
       <c r="Z258" s="8"/>
     </row>
-    <row r="259" spans="1:26" s="59" customFormat="1" ht="30">
+    <row r="259" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A259" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B259" s="6" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C259" s="6" t="s">
-        <v>470</v>
+        <v>814</v>
       </c>
       <c r="D259" s="60" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>474</v>
+      </c>
+      <c r="E259" s="12" t="s">
+        <v>568</v>
       </c>
       <c r="F259" s="8"/>
       <c r="G259" s="8"/>
       <c r="H259" s="8"/>
       <c r="I259" s="8"/>
       <c r="J259" s="8"/>
       <c r="K259" s="8"/>
       <c r="L259" s="8"/>
       <c r="M259" s="8"/>
       <c r="N259" s="8"/>
       <c r="O259" s="8"/>
       <c r="P259" s="8"/>
       <c r="Q259" s="8"/>
       <c r="R259" s="8"/>
       <c r="S259" s="8"/>
       <c r="T259" s="8"/>
       <c r="U259" s="8"/>
       <c r="V259" s="8"/>
       <c r="W259" s="8"/>
       <c r="X259" s="8"/>
       <c r="Y259" s="8"/>
       <c r="Z259" s="8"/>
     </row>
-    <row r="260" spans="1:26" s="59" customFormat="1" ht="45">
+    <row r="260" spans="1:26" s="59" customFormat="1" ht="30">
       <c r="A260" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B260" s="6" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>814</v>
+        <v>475</v>
       </c>
       <c r="D260" s="60" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>906</v>
+      </c>
+      <c r="E260" s="7" t="s">
+        <v>569</v>
       </c>
       <c r="F260" s="8"/>
       <c r="G260" s="8"/>
       <c r="H260" s="8"/>
       <c r="I260" s="8"/>
       <c r="J260" s="8"/>
       <c r="K260" s="8"/>
       <c r="L260" s="8"/>
       <c r="M260" s="8"/>
       <c r="N260" s="8"/>
       <c r="O260" s="8"/>
       <c r="P260" s="8"/>
       <c r="Q260" s="8"/>
       <c r="R260" s="8"/>
       <c r="S260" s="8"/>
       <c r="T260" s="8"/>
       <c r="U260" s="8"/>
       <c r="V260" s="8"/>
       <c r="W260" s="8"/>
       <c r="X260" s="8"/>
       <c r="Y260" s="8"/>
       <c r="Z260" s="8"/>
     </row>
-    <row r="261" spans="1:26" s="59" customFormat="1" ht="30">
+    <row r="261" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A261" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="B261" s="6" t="s">
-[...3 lines deleted...]
-        <v>475</v>
+      <c r="B261" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="C261" s="10" t="s">
+        <v>478</v>
       </c>
       <c r="D261" s="60" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>479</v>
+      </c>
+      <c r="E261" s="10" t="s">
+        <v>815</v>
       </c>
       <c r="F261" s="8"/>
       <c r="G261" s="8"/>
       <c r="H261" s="8"/>
       <c r="I261" s="8"/>
       <c r="J261" s="8"/>
       <c r="K261" s="8"/>
       <c r="L261" s="8"/>
       <c r="M261" s="8"/>
       <c r="N261" s="8"/>
       <c r="O261" s="8"/>
       <c r="P261" s="8"/>
       <c r="Q261" s="8"/>
       <c r="R261" s="8"/>
       <c r="S261" s="8"/>
       <c r="T261" s="8"/>
       <c r="U261" s="8"/>
       <c r="V261" s="8"/>
       <c r="W261" s="8"/>
       <c r="X261" s="8"/>
       <c r="Y261" s="8"/>
       <c r="Z261" s="8"/>
     </row>
-    <row r="262" spans="1:26" s="59" customFormat="1" ht="45">
+    <row r="262" spans="1:26" s="59" customFormat="1" ht="75">
       <c r="A262" s="5" t="s">
-        <v>457</v>
+        <v>480</v>
       </c>
       <c r="B262" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C262" s="10" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="D262" s="60" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>482</v>
+      </c>
+      <c r="E262" s="30" t="s">
+        <v>816</v>
       </c>
       <c r="F262" s="8"/>
       <c r="G262" s="8"/>
       <c r="H262" s="8"/>
       <c r="I262" s="8"/>
       <c r="J262" s="8"/>
       <c r="K262" s="8"/>
       <c r="L262" s="8"/>
       <c r="M262" s="8"/>
       <c r="N262" s="8"/>
       <c r="O262" s="8"/>
       <c r="P262" s="8"/>
       <c r="Q262" s="8"/>
       <c r="R262" s="8"/>
       <c r="S262" s="8"/>
       <c r="T262" s="8"/>
       <c r="U262" s="8"/>
       <c r="V262" s="8"/>
       <c r="W262" s="8"/>
       <c r="X262" s="8"/>
       <c r="Y262" s="8"/>
       <c r="Z262" s="8"/>
     </row>
-    <row r="263" spans="1:26" s="59" customFormat="1" ht="75">
+    <row r="263" spans="1:26" s="59" customFormat="1" ht="60">
       <c r="A263" s="5" t="s">
         <v>480</v>
       </c>
       <c r="B263" s="10" t="s">
         <v>477</v>
       </c>
       <c r="C263" s="10" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="D263" s="60" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>907</v>
+      </c>
+      <c r="E263" s="10" t="s">
+        <v>817</v>
       </c>
       <c r="F263" s="8"/>
       <c r="G263" s="8"/>
       <c r="H263" s="8"/>
       <c r="I263" s="8"/>
       <c r="J263" s="8"/>
       <c r="K263" s="8"/>
       <c r="L263" s="8"/>
       <c r="M263" s="8"/>
       <c r="N263" s="8"/>
       <c r="O263" s="8"/>
       <c r="P263" s="8"/>
       <c r="Q263" s="8"/>
       <c r="R263" s="8"/>
       <c r="S263" s="8"/>
       <c r="T263" s="8"/>
       <c r="U263" s="8"/>
       <c r="V263" s="8"/>
       <c r="W263" s="8"/>
       <c r="X263" s="8"/>
       <c r="Y263" s="8"/>
       <c r="Z263" s="8"/>
     </row>
-    <row r="264" spans="1:26" s="59" customFormat="1" ht="60">
+    <row r="264" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A264" s="5" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>485</v>
+      </c>
+      <c r="B264" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>459</v>
       </c>
       <c r="D264" s="60" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>486</v>
+      </c>
+      <c r="E264" s="6" t="s">
+        <v>812</v>
       </c>
       <c r="F264" s="8"/>
       <c r="G264" s="8"/>
       <c r="H264" s="8"/>
       <c r="I264" s="8"/>
       <c r="J264" s="8"/>
       <c r="K264" s="8"/>
       <c r="L264" s="8"/>
       <c r="M264" s="8"/>
       <c r="N264" s="8"/>
       <c r="O264" s="8"/>
       <c r="P264" s="8"/>
       <c r="Q264" s="8"/>
       <c r="R264" s="8"/>
       <c r="S264" s="8"/>
       <c r="T264" s="8"/>
       <c r="U264" s="8"/>
       <c r="V264" s="8"/>
       <c r="W264" s="8"/>
       <c r="X264" s="8"/>
       <c r="Y264" s="8"/>
       <c r="Z264" s="8"/>
     </row>
     <row r="265" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A265" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B265" s="6" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C265" s="6" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="D265" s="60" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>812</v>
+        <v>487</v>
+      </c>
+      <c r="E265" s="11" t="s">
+        <v>565</v>
       </c>
       <c r="F265" s="8"/>
       <c r="G265" s="8"/>
       <c r="H265" s="8"/>
       <c r="I265" s="8"/>
       <c r="J265" s="8"/>
       <c r="K265" s="8"/>
       <c r="L265" s="8"/>
       <c r="M265" s="8"/>
       <c r="N265" s="8"/>
       <c r="O265" s="8"/>
       <c r="P265" s="8"/>
       <c r="Q265" s="8"/>
       <c r="R265" s="8"/>
       <c r="S265" s="8"/>
       <c r="T265" s="8"/>
       <c r="U265" s="8"/>
       <c r="V265" s="8"/>
       <c r="W265" s="8"/>
       <c r="X265" s="8"/>
       <c r="Y265" s="8"/>
       <c r="Z265" s="8"/>
     </row>
     <row r="266" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A266" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B266" s="6" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C266" s="6" t="s">
-        <v>466</v>
+        <v>814</v>
       </c>
       <c r="D266" s="60" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>488</v>
+      </c>
+      <c r="E266" s="12" t="s">
+        <v>568</v>
       </c>
       <c r="F266" s="8"/>
       <c r="G266" s="8"/>
       <c r="H266" s="8"/>
       <c r="I266" s="8"/>
       <c r="J266" s="8"/>
       <c r="K266" s="8"/>
       <c r="L266" s="8"/>
       <c r="M266" s="8"/>
       <c r="N266" s="8"/>
       <c r="O266" s="8"/>
       <c r="P266" s="8"/>
       <c r="Q266" s="8"/>
       <c r="R266" s="8"/>
       <c r="S266" s="8"/>
       <c r="T266" s="8"/>
       <c r="U266" s="8"/>
       <c r="V266" s="8"/>
       <c r="W266" s="8"/>
       <c r="X266" s="8"/>
       <c r="Y266" s="8"/>
       <c r="Z266" s="8"/>
     </row>
     <row r="267" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A267" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B267" s="6" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C267" s="6" t="s">
-        <v>814</v>
+        <v>475</v>
       </c>
       <c r="D267" s="60" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>908</v>
+      </c>
+      <c r="E267" s="7" t="s">
+        <v>569</v>
       </c>
       <c r="F267" s="8"/>
       <c r="G267" s="8"/>
       <c r="H267" s="8"/>
       <c r="I267" s="8"/>
       <c r="J267" s="8"/>
       <c r="K267" s="8"/>
       <c r="L267" s="8"/>
       <c r="M267" s="8"/>
       <c r="N267" s="8"/>
       <c r="O267" s="8"/>
       <c r="P267" s="8"/>
       <c r="Q267" s="8"/>
       <c r="R267" s="8"/>
       <c r="S267" s="8"/>
       <c r="T267" s="8"/>
       <c r="U267" s="8"/>
       <c r="V267" s="8"/>
       <c r="W267" s="8"/>
       <c r="X267" s="8"/>
       <c r="Y267" s="8"/>
       <c r="Z267" s="8"/>
     </row>
     <row r="268" spans="1:26" s="59" customFormat="1" ht="45">
       <c r="A268" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="B268" s="6" t="s">
-[...3 lines deleted...]
-        <v>475</v>
+      <c r="B268" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="C268" s="10" t="s">
+        <v>478</v>
       </c>
       <c r="D268" s="60" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>490</v>
+      </c>
+      <c r="E268" s="10" t="s">
+        <v>815</v>
       </c>
       <c r="F268" s="8"/>
       <c r="G268" s="8"/>
       <c r="H268" s="8"/>
       <c r="I268" s="8"/>
       <c r="J268" s="8"/>
       <c r="K268" s="8"/>
       <c r="L268" s="8"/>
       <c r="M268" s="8"/>
       <c r="N268" s="8"/>
       <c r="O268" s="8"/>
       <c r="P268" s="8"/>
       <c r="Q268" s="8"/>
       <c r="R268" s="8"/>
       <c r="S268" s="8"/>
       <c r="T268" s="8"/>
       <c r="U268" s="8"/>
       <c r="V268" s="8"/>
       <c r="W268" s="8"/>
       <c r="X268" s="8"/>
       <c r="Y268" s="8"/>
       <c r="Z268" s="8"/>
     </row>
-    <row r="269" spans="1:26" s="59" customFormat="1" ht="45">
-[...37 lines deleted...]
-    <row r="270" spans="1:26" s="16" customFormat="1" ht="121.5" customHeight="1">
+    <row r="269" spans="1:26" s="16" customFormat="1" ht="121.5" customHeight="1">
+      <c r="A269" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B269" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="C269" s="14" t="s">
+        <v>493</v>
+      </c>
+      <c r="D269" s="61" t="s">
+        <v>494</v>
+      </c>
+      <c r="E269" s="17" t="s">
+        <v>584</v>
+      </c>
+      <c r="F269" s="15"/>
+      <c r="G269" s="15"/>
+      <c r="H269" s="15"/>
+      <c r="I269" s="15"/>
+      <c r="J269" s="15"/>
+      <c r="K269" s="15"/>
+      <c r="L269" s="15"/>
+      <c r="M269" s="15"/>
+      <c r="N269" s="15"/>
+      <c r="O269" s="15"/>
+      <c r="P269" s="15"/>
+      <c r="Q269" s="15"/>
+      <c r="R269" s="15"/>
+      <c r="S269" s="15"/>
+      <c r="T269" s="15"/>
+      <c r="U269" s="15"/>
+      <c r="V269" s="15"/>
+      <c r="W269" s="15"/>
+      <c r="X269" s="15"/>
+      <c r="Y269" s="15"/>
+      <c r="Z269" s="15"/>
+    </row>
+    <row r="270" spans="1:26" s="16" customFormat="1" ht="30">
       <c r="A270" s="13" t="s">
         <v>491</v>
       </c>
       <c r="B270" s="14" t="s">
         <v>492</v>
       </c>
       <c r="C270" s="14" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D270" s="61" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E270" s="17" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="F270" s="15"/>
       <c r="G270" s="15"/>
       <c r="H270" s="15"/>
       <c r="I270" s="15"/>
       <c r="J270" s="15"/>
       <c r="K270" s="15"/>
       <c r="L270" s="15"/>
       <c r="M270" s="15"/>
       <c r="N270" s="15"/>
       <c r="O270" s="15"/>
       <c r="P270" s="15"/>
       <c r="Q270" s="15"/>
       <c r="R270" s="15"/>
       <c r="S270" s="15"/>
       <c r="T270" s="15"/>
       <c r="U270" s="15"/>
       <c r="V270" s="15"/>
       <c r="W270" s="15"/>
       <c r="X270" s="15"/>
       <c r="Y270" s="15"/>
       <c r="Z270" s="15"/>
     </row>
-    <row r="271" spans="1:26" s="16" customFormat="1" ht="30">
+    <row r="271" spans="1:26" s="16" customFormat="1" ht="90">
       <c r="A271" s="13" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="B271" s="14" t="s">
         <v>492</v>
       </c>
       <c r="C271" s="14" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D271" s="61" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E271" s="17" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="F271" s="15"/>
       <c r="G271" s="15"/>
       <c r="H271" s="15"/>
       <c r="I271" s="15"/>
       <c r="J271" s="15"/>
       <c r="K271" s="15"/>
       <c r="L271" s="15"/>
       <c r="M271" s="15"/>
       <c r="N271" s="15"/>
       <c r="O271" s="15"/>
       <c r="P271" s="15"/>
       <c r="Q271" s="15"/>
       <c r="R271" s="15"/>
       <c r="S271" s="15"/>
       <c r="T271" s="15"/>
       <c r="U271" s="15"/>
       <c r="V271" s="15"/>
       <c r="W271" s="15"/>
       <c r="X271" s="15"/>
       <c r="Y271" s="15"/>
       <c r="Z271" s="15"/>
     </row>
-    <row r="272" spans="1:26" s="16" customFormat="1" ht="90">
+    <row r="272" spans="1:26" s="16" customFormat="1" ht="30">
       <c r="A272" s="13" t="s">
         <v>497</v>
       </c>
       <c r="B272" s="14" t="s">
         <v>492</v>
       </c>
       <c r="C272" s="14" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="D272" s="61" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>500</v>
+      </c>
+      <c r="E272" s="14" t="s">
+        <v>585</v>
       </c>
       <c r="F272" s="15"/>
       <c r="G272" s="15"/>
       <c r="H272" s="15"/>
       <c r="I272" s="15"/>
       <c r="J272" s="15"/>
       <c r="K272" s="15"/>
       <c r="L272" s="15"/>
       <c r="M272" s="15"/>
       <c r="N272" s="15"/>
       <c r="O272" s="15"/>
       <c r="P272" s="15"/>
       <c r="Q272" s="15"/>
       <c r="R272" s="15"/>
       <c r="S272" s="15"/>
       <c r="T272" s="15"/>
       <c r="U272" s="15"/>
       <c r="V272" s="15"/>
       <c r="W272" s="15"/>
       <c r="X272" s="15"/>
       <c r="Y272" s="15"/>
       <c r="Z272" s="15"/>
     </row>
     <row r="273" spans="1:26" s="16" customFormat="1" ht="30">
       <c r="A273" s="13" t="s">
         <v>497</v>
       </c>
       <c r="B273" s="14" t="s">
         <v>492</v>
       </c>
       <c r="C273" s="14" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D273" s="61" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>585</v>
+        <v>496</v>
+      </c>
+      <c r="E273" s="17" t="s">
+        <v>586</v>
       </c>
       <c r="F273" s="15"/>
       <c r="G273" s="15"/>
       <c r="H273" s="15"/>
       <c r="I273" s="15"/>
       <c r="J273" s="15"/>
       <c r="K273" s="15"/>
       <c r="L273" s="15"/>
       <c r="M273" s="15"/>
       <c r="N273" s="15"/>
       <c r="O273" s="15"/>
       <c r="P273" s="15"/>
       <c r="Q273" s="15"/>
       <c r="R273" s="15"/>
       <c r="S273" s="15"/>
       <c r="T273" s="15"/>
       <c r="U273" s="15"/>
       <c r="V273" s="15"/>
       <c r="W273" s="15"/>
       <c r="X273" s="15"/>
       <c r="Y273" s="15"/>
       <c r="Z273" s="15"/>
     </row>
-    <row r="274" spans="1:26" s="16" customFormat="1" ht="30">
-[...37 lines deleted...]
-    <row r="275" spans="1:26" s="9" customFormat="1" ht="45">
+    <row r="274" spans="1:26" s="9" customFormat="1" ht="45">
+      <c r="A274" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="B274" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="D274" s="60" t="s">
+        <v>504</v>
+      </c>
+      <c r="E274" s="7" t="s">
+        <v>612</v>
+      </c>
+      <c r="F274" s="8"/>
+      <c r="G274" s="8"/>
+      <c r="H274" s="8"/>
+      <c r="I274" s="8"/>
+      <c r="J274" s="8"/>
+      <c r="K274" s="8"/>
+      <c r="L274" s="8"/>
+      <c r="M274" s="8"/>
+      <c r="N274" s="8"/>
+      <c r="O274" s="8"/>
+      <c r="P274" s="8"/>
+      <c r="Q274" s="8"/>
+      <c r="R274" s="8"/>
+      <c r="S274" s="8"/>
+      <c r="T274" s="8"/>
+      <c r="U274" s="8"/>
+      <c r="V274" s="8"/>
+      <c r="W274" s="8"/>
+      <c r="X274" s="8"/>
+      <c r="Y274" s="8"/>
+      <c r="Z274" s="8"/>
+    </row>
+    <row r="275" spans="1:26" s="9" customFormat="1" ht="90">
       <c r="A275" s="5" t="s">
         <v>501</v>
       </c>
       <c r="B275" s="6" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D275" s="60" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="E275" s="7" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F275" s="8"/>
       <c r="G275" s="8"/>
       <c r="H275" s="8"/>
       <c r="I275" s="8"/>
       <c r="J275" s="8"/>
       <c r="K275" s="8"/>
       <c r="L275" s="8"/>
       <c r="M275" s="8"/>
       <c r="N275" s="8"/>
       <c r="O275" s="8"/>
       <c r="P275" s="8"/>
       <c r="Q275" s="8"/>
       <c r="R275" s="8"/>
       <c r="S275" s="8"/>
       <c r="T275" s="8"/>
       <c r="U275" s="8"/>
       <c r="V275" s="8"/>
       <c r="W275" s="8"/>
       <c r="X275" s="8"/>
       <c r="Y275" s="8"/>
       <c r="Z275" s="8"/>
     </row>
-    <row r="276" spans="1:26" s="9" customFormat="1" ht="90">
+    <row r="276" spans="1:26" s="9" customFormat="1" ht="150">
       <c r="A276" s="5" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="B276" s="6" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="D276" s="60" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="E276" s="7" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F276" s="8"/>
       <c r="G276" s="8"/>
       <c r="H276" s="8"/>
       <c r="I276" s="8"/>
       <c r="J276" s="8"/>
       <c r="K276" s="8"/>
       <c r="L276" s="8"/>
       <c r="M276" s="8"/>
       <c r="N276" s="8"/>
       <c r="O276" s="8"/>
       <c r="P276" s="8"/>
       <c r="Q276" s="8"/>
       <c r="R276" s="8"/>
       <c r="S276" s="8"/>
       <c r="T276" s="8"/>
       <c r="U276" s="8"/>
       <c r="V276" s="8"/>
       <c r="W276" s="8"/>
       <c r="X276" s="8"/>
       <c r="Y276" s="8"/>
       <c r="Z276" s="8"/>
     </row>
-    <row r="277" spans="1:26" s="9" customFormat="1" ht="150">
+    <row r="277" spans="1:26" s="9" customFormat="1" ht="90">
       <c r="A277" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B277" s="6" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="C277" s="6" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D277" s="60" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="E277" s="7" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="F277" s="8"/>
       <c r="G277" s="8"/>
       <c r="H277" s="8"/>
       <c r="I277" s="8"/>
       <c r="J277" s="8"/>
       <c r="K277" s="8"/>
       <c r="L277" s="8"/>
       <c r="M277" s="8"/>
       <c r="N277" s="8"/>
       <c r="O277" s="8"/>
       <c r="P277" s="8"/>
       <c r="Q277" s="8"/>
       <c r="R277" s="8"/>
       <c r="S277" s="8"/>
       <c r="T277" s="8"/>
       <c r="U277" s="8"/>
       <c r="V277" s="8"/>
       <c r="W277" s="8"/>
       <c r="X277" s="8"/>
       <c r="Y277" s="8"/>
       <c r="Z277" s="8"/>
     </row>
-    <row r="278" spans="1:26" s="9" customFormat="1" ht="90">
+    <row r="278" spans="1:26" s="9" customFormat="1" ht="60">
       <c r="A278" s="5" t="s">
         <v>508</v>
       </c>
       <c r="B278" s="6" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="C278" s="6" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="D278" s="60" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>514</v>
+      </c>
+      <c r="E278" s="30" t="s">
+        <v>614</v>
       </c>
       <c r="F278" s="8"/>
       <c r="G278" s="8"/>
       <c r="H278" s="8"/>
       <c r="I278" s="8"/>
       <c r="J278" s="8"/>
       <c r="K278" s="8"/>
       <c r="L278" s="8"/>
       <c r="M278" s="8"/>
       <c r="N278" s="8"/>
       <c r="O278" s="8"/>
       <c r="P278" s="8"/>
       <c r="Q278" s="8"/>
       <c r="R278" s="8"/>
       <c r="S278" s="8"/>
       <c r="T278" s="8"/>
       <c r="U278" s="8"/>
       <c r="V278" s="8"/>
       <c r="W278" s="8"/>
       <c r="X278" s="8"/>
       <c r="Y278" s="8"/>
       <c r="Z278" s="8"/>
     </row>
-    <row r="279" spans="1:26" s="9" customFormat="1" ht="60">
-      <c r="A279" s="5" t="s">
+    <row r="279" spans="1:26" s="16" customFormat="1" ht="285">
+      <c r="A279" s="13" t="s">
         <v>508</v>
       </c>
-      <c r="B279" s="6" t="s">
-[...33 lines deleted...]
-    <row r="280" spans="1:26" s="16" customFormat="1" ht="285">
+      <c r="B279" s="14" t="s">
+        <v>515</v>
+      </c>
+      <c r="C279" s="18" t="s">
+        <v>516</v>
+      </c>
+      <c r="D279" s="61" t="s">
+        <v>517</v>
+      </c>
+      <c r="E279" s="17" t="s">
+        <v>607</v>
+      </c>
+      <c r="F279" s="15"/>
+      <c r="G279" s="15"/>
+      <c r="H279" s="15"/>
+      <c r="I279" s="15"/>
+      <c r="J279" s="15"/>
+      <c r="K279" s="15"/>
+      <c r="L279" s="15"/>
+      <c r="M279" s="15"/>
+      <c r="N279" s="15"/>
+      <c r="O279" s="15"/>
+      <c r="P279" s="15"/>
+      <c r="Q279" s="15"/>
+      <c r="R279" s="15"/>
+      <c r="S279" s="15"/>
+      <c r="T279" s="15"/>
+      <c r="U279" s="15"/>
+      <c r="V279" s="15"/>
+      <c r="W279" s="15"/>
+      <c r="X279" s="15"/>
+      <c r="Y279" s="15"/>
+      <c r="Z279" s="15"/>
+    </row>
+    <row r="280" spans="1:26" s="16" customFormat="1" ht="105">
       <c r="A280" s="13" t="s">
         <v>508</v>
       </c>
       <c r="B280" s="14" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="C280" s="18" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="D280" s="61" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E280" s="17" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F280" s="15"/>
       <c r="G280" s="15"/>
       <c r="H280" s="15"/>
       <c r="I280" s="15"/>
       <c r="J280" s="15"/>
       <c r="K280" s="15"/>
       <c r="L280" s="15"/>
       <c r="M280" s="15"/>
       <c r="N280" s="15"/>
       <c r="O280" s="15"/>
       <c r="P280" s="15"/>
       <c r="Q280" s="15"/>
       <c r="R280" s="15"/>
       <c r="S280" s="15"/>
       <c r="T280" s="15"/>
       <c r="U280" s="15"/>
       <c r="V280" s="15"/>
       <c r="W280" s="15"/>
       <c r="X280" s="15"/>
       <c r="Y280" s="15"/>
       <c r="Z280" s="15"/>
     </row>
-    <row r="281" spans="1:26" s="16" customFormat="1" ht="105">
+    <row r="281" spans="1:26" s="16" customFormat="1" ht="60">
       <c r="A281" s="13" t="s">
         <v>508</v>
       </c>
       <c r="B281" s="14" t="s">
-        <v>518</v>
+        <v>505</v>
       </c>
       <c r="C281" s="18" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D281" s="61" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>522</v>
+      </c>
+      <c r="E281" s="14" t="s">
+        <v>609</v>
       </c>
       <c r="F281" s="15"/>
       <c r="G281" s="15"/>
       <c r="H281" s="15"/>
       <c r="I281" s="15"/>
       <c r="J281" s="15"/>
       <c r="K281" s="15"/>
       <c r="L281" s="15"/>
       <c r="M281" s="15"/>
       <c r="N281" s="15"/>
       <c r="O281" s="15"/>
       <c r="P281" s="15"/>
       <c r="Q281" s="15"/>
       <c r="R281" s="15"/>
       <c r="S281" s="15"/>
       <c r="T281" s="15"/>
       <c r="U281" s="15"/>
       <c r="V281" s="15"/>
       <c r="W281" s="15"/>
       <c r="X281" s="15"/>
       <c r="Y281" s="15"/>
       <c r="Z281" s="15"/>
     </row>
-    <row r="282" spans="1:26" s="16" customFormat="1" ht="60">
+    <row r="282" spans="1:26" s="16" customFormat="1" ht="105">
       <c r="A282" s="13" t="s">
         <v>508</v>
       </c>
       <c r="B282" s="14" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="C282" s="18" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="D282" s="61" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E282" s="14" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F282" s="15"/>
       <c r="G282" s="15"/>
       <c r="H282" s="15"/>
       <c r="I282" s="15"/>
       <c r="J282" s="15"/>
       <c r="K282" s="15"/>
       <c r="L282" s="15"/>
       <c r="M282" s="15"/>
       <c r="N282" s="15"/>
       <c r="O282" s="15"/>
       <c r="P282" s="15"/>
       <c r="Q282" s="15"/>
       <c r="R282" s="15"/>
       <c r="S282" s="15"/>
       <c r="T282" s="15"/>
       <c r="U282" s="15"/>
       <c r="V282" s="15"/>
       <c r="W282" s="15"/>
       <c r="X282" s="15"/>
       <c r="Y282" s="15"/>
       <c r="Z282" s="15"/>
     </row>
-    <row r="283" spans="1:26" s="16" customFormat="1" ht="105">
+    <row r="283" spans="1:26" s="16" customFormat="1" ht="150">
       <c r="A283" s="13" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="B283" s="14" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="C283" s="18" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="D283" s="61" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="E283" s="14" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="F283" s="15"/>
       <c r="G283" s="15"/>
       <c r="H283" s="15"/>
       <c r="I283" s="15"/>
       <c r="J283" s="15"/>
       <c r="K283" s="15"/>
       <c r="L283" s="15"/>
       <c r="M283" s="15"/>
       <c r="N283" s="15"/>
       <c r="O283" s="15"/>
       <c r="P283" s="15"/>
       <c r="Q283" s="15"/>
       <c r="R283" s="15"/>
       <c r="S283" s="15"/>
       <c r="T283" s="15"/>
       <c r="U283" s="15"/>
       <c r="V283" s="15"/>
       <c r="W283" s="15"/>
       <c r="X283" s="15"/>
       <c r="Y283" s="15"/>
       <c r="Z283" s="15"/>
     </row>
-    <row r="284" spans="1:26" s="16" customFormat="1" ht="150">
+    <row r="284" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A284" s="13" t="s">
         <v>525</v>
       </c>
       <c r="B284" s="14" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="C284" s="18" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="D284" s="61" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>504</v>
+      </c>
+      <c r="E284" s="17" t="s">
+        <v>612</v>
       </c>
       <c r="F284" s="15"/>
       <c r="G284" s="15"/>
       <c r="H284" s="15"/>
       <c r="I284" s="15"/>
       <c r="J284" s="15"/>
       <c r="K284" s="15"/>
       <c r="L284" s="15"/>
       <c r="M284" s="15"/>
       <c r="N284" s="15"/>
       <c r="O284" s="15"/>
       <c r="P284" s="15"/>
       <c r="Q284" s="15"/>
       <c r="R284" s="15"/>
       <c r="S284" s="15"/>
       <c r="T284" s="15"/>
       <c r="U284" s="15"/>
       <c r="V284" s="15"/>
       <c r="W284" s="15"/>
       <c r="X284" s="15"/>
       <c r="Y284" s="15"/>
       <c r="Z284" s="15"/>
     </row>
-    <row r="285" spans="1:26" s="16" customFormat="1" ht="45">
+    <row r="285" spans="1:26" s="16" customFormat="1" ht="90">
       <c r="A285" s="13" t="s">
         <v>525</v>
       </c>
       <c r="B285" s="14" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C285" s="18" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="D285" s="61" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="E285" s="17" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F285" s="15"/>
       <c r="G285" s="15"/>
       <c r="H285" s="15"/>
       <c r="I285" s="15"/>
       <c r="J285" s="15"/>
       <c r="K285" s="15"/>
       <c r="L285" s="15"/>
       <c r="M285" s="15"/>
       <c r="N285" s="15"/>
       <c r="O285" s="15"/>
       <c r="P285" s="15"/>
       <c r="Q285" s="15"/>
       <c r="R285" s="15"/>
       <c r="S285" s="15"/>
       <c r="T285" s="15"/>
       <c r="U285" s="15"/>
       <c r="V285" s="15"/>
       <c r="W285" s="15"/>
       <c r="X285" s="15"/>
       <c r="Y285" s="15"/>
       <c r="Z285" s="15"/>
     </row>
-    <row r="286" spans="1:26" s="16" customFormat="1" ht="90">
+    <row r="286" spans="1:26" s="16" customFormat="1" ht="60">
       <c r="A286" s="13" t="s">
         <v>525</v>
       </c>
       <c r="B286" s="14" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="C286" s="18" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="D286" s="61" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>526</v>
+      </c>
+      <c r="E286" s="20" t="s">
+        <v>614</v>
       </c>
       <c r="F286" s="15"/>
       <c r="G286" s="15"/>
       <c r="H286" s="15"/>
       <c r="I286" s="15"/>
       <c r="J286" s="15"/>
       <c r="K286" s="15"/>
       <c r="L286" s="15"/>
       <c r="M286" s="15"/>
       <c r="N286" s="15"/>
       <c r="O286" s="15"/>
       <c r="P286" s="15"/>
       <c r="Q286" s="15"/>
       <c r="R286" s="15"/>
       <c r="S286" s="15"/>
       <c r="T286" s="15"/>
       <c r="U286" s="15"/>
       <c r="V286" s="15"/>
       <c r="W286" s="15"/>
       <c r="X286" s="15"/>
       <c r="Y286" s="15"/>
       <c r="Z286" s="15"/>
     </row>
-    <row r="287" spans="1:26" s="16" customFormat="1" ht="60">
+    <row r="287" spans="1:26" s="16" customFormat="1" ht="285">
       <c r="A287" s="13" t="s">
         <v>525</v>
       </c>
       <c r="B287" s="14" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C287" s="18" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="D287" s="61" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>527</v>
+      </c>
+      <c r="E287" s="17" t="s">
+        <v>607</v>
       </c>
       <c r="F287" s="15"/>
       <c r="G287" s="15"/>
       <c r="H287" s="15"/>
       <c r="I287" s="15"/>
       <c r="J287" s="15"/>
       <c r="K287" s="15"/>
       <c r="L287" s="15"/>
       <c r="M287" s="15"/>
       <c r="N287" s="15"/>
       <c r="O287" s="15"/>
       <c r="P287" s="15"/>
       <c r="Q287" s="15"/>
       <c r="R287" s="15"/>
       <c r="S287" s="15"/>
       <c r="T287" s="15"/>
       <c r="U287" s="15"/>
       <c r="V287" s="15"/>
       <c r="W287" s="15"/>
       <c r="X287" s="15"/>
       <c r="Y287" s="15"/>
       <c r="Z287" s="15"/>
     </row>
-    <row r="288" spans="1:26" s="16" customFormat="1" ht="285">
-      <c r="A288" s="13" t="s">
+    <row r="288" spans="1:26" s="9" customFormat="1" ht="75">
+      <c r="A288" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="B288" s="14" t="s">
-[...33 lines deleted...]
-    <row r="289" spans="1:26" s="9" customFormat="1" ht="75">
+      <c r="B288" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="C288" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="D288" s="60" t="s">
+        <v>528</v>
+      </c>
+      <c r="E288" s="7" t="s">
+        <v>608</v>
+      </c>
+      <c r="F288" s="8"/>
+      <c r="G288" s="8"/>
+      <c r="H288" s="8"/>
+      <c r="I288" s="8"/>
+      <c r="J288" s="8"/>
+      <c r="K288" s="8"/>
+      <c r="L288" s="8"/>
+      <c r="M288" s="8"/>
+      <c r="N288" s="8"/>
+      <c r="O288" s="8"/>
+      <c r="P288" s="8"/>
+      <c r="Q288" s="8"/>
+      <c r="R288" s="8"/>
+      <c r="S288" s="8"/>
+      <c r="T288" s="8"/>
+      <c r="U288" s="8"/>
+      <c r="V288" s="8"/>
+      <c r="W288" s="8"/>
+      <c r="X288" s="8"/>
+      <c r="Y288" s="8"/>
+      <c r="Z288" s="8"/>
+    </row>
+    <row r="289" spans="1:26" s="9" customFormat="1" ht="90">
       <c r="A289" s="5" t="s">
         <v>525</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>518</v>
       </c>
       <c r="C289" s="6" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D289" s="60" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>529</v>
+      </c>
+      <c r="E289" s="6" t="s">
+        <v>610</v>
       </c>
       <c r="F289" s="8"/>
       <c r="G289" s="8"/>
       <c r="H289" s="8"/>
       <c r="I289" s="8"/>
       <c r="J289" s="8"/>
       <c r="K289" s="8"/>
       <c r="L289" s="8"/>
       <c r="M289" s="8"/>
       <c r="N289" s="8"/>
       <c r="O289" s="8"/>
       <c r="P289" s="8"/>
       <c r="Q289" s="8"/>
       <c r="R289" s="8"/>
       <c r="S289" s="8"/>
       <c r="T289" s="8"/>
       <c r="U289" s="8"/>
       <c r="V289" s="8"/>
       <c r="W289" s="8"/>
       <c r="X289" s="8"/>
       <c r="Y289" s="8"/>
       <c r="Z289" s="8"/>
     </row>
-    <row r="290" spans="1:26" s="9" customFormat="1" ht="90">
-[...35 lines deleted...]
-      <c r="Z290" s="8"/>
+    <row r="290" spans="1:26" s="16" customFormat="1" ht="45">
+      <c r="A290" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="B290" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="C290" s="18" t="s">
+        <v>532</v>
+      </c>
+      <c r="D290" s="61" t="s">
+        <v>533</v>
+      </c>
+      <c r="E290" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="F290" s="15"/>
+      <c r="G290" s="15"/>
+      <c r="H290" s="15"/>
+      <c r="I290" s="15"/>
+      <c r="J290" s="15"/>
+      <c r="K290" s="15"/>
+      <c r="L290" s="15"/>
+      <c r="M290" s="15"/>
+      <c r="N290" s="15"/>
+      <c r="O290" s="15"/>
+      <c r="P290" s="15"/>
+      <c r="Q290" s="15"/>
+      <c r="R290" s="15"/>
+      <c r="S290" s="15"/>
+      <c r="T290" s="15"/>
+      <c r="U290" s="15"/>
+      <c r="V290" s="15"/>
+      <c r="W290" s="15"/>
+      <c r="X290" s="15"/>
+      <c r="Y290" s="15"/>
+      <c r="Z290" s="15"/>
     </row>
     <row r="291" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A291" s="13" t="s">
         <v>530</v>
       </c>
       <c r="B291" s="14" t="s">
         <v>531</v>
       </c>
       <c r="C291" s="18" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D291" s="61" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="E291" s="14" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F291" s="15"/>
       <c r="G291" s="15"/>
       <c r="H291" s="15"/>
       <c r="I291" s="15"/>
       <c r="J291" s="15"/>
       <c r="K291" s="15"/>
       <c r="L291" s="15"/>
       <c r="M291" s="15"/>
       <c r="N291" s="15"/>
       <c r="O291" s="15"/>
       <c r="P291" s="15"/>
       <c r="Q291" s="15"/>
       <c r="R291" s="15"/>
       <c r="S291" s="15"/>
       <c r="T291" s="15"/>
       <c r="U291" s="15"/>
       <c r="V291" s="15"/>
       <c r="W291" s="15"/>
       <c r="X291" s="15"/>
       <c r="Y291" s="15"/>
       <c r="Z291" s="15"/>
     </row>
     <row r="292" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A292" s="13" t="s">
         <v>530</v>
       </c>
       <c r="B292" s="14" t="s">
         <v>531</v>
       </c>
       <c r="C292" s="18" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D292" s="61" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E292" s="14" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F292" s="15"/>
       <c r="G292" s="15"/>
       <c r="H292" s="15"/>
       <c r="I292" s="15"/>
       <c r="J292" s="15"/>
       <c r="K292" s="15"/>
       <c r="L292" s="15"/>
       <c r="M292" s="15"/>
       <c r="N292" s="15"/>
       <c r="O292" s="15"/>
       <c r="P292" s="15"/>
       <c r="Q292" s="15"/>
       <c r="R292" s="15"/>
       <c r="S292" s="15"/>
       <c r="T292" s="15"/>
       <c r="U292" s="15"/>
       <c r="V292" s="15"/>
       <c r="W292" s="15"/>
       <c r="X292" s="15"/>
       <c r="Y292" s="15"/>
       <c r="Z292" s="15"/>
     </row>
     <row r="293" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A293" s="13" t="s">
         <v>530</v>
       </c>
       <c r="B293" s="14" t="s">
         <v>531</v>
       </c>
       <c r="C293" s="18" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D293" s="61" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>539</v>
+      </c>
+      <c r="E293" s="17" t="s">
+        <v>599</v>
       </c>
       <c r="F293" s="15"/>
       <c r="G293" s="15"/>
       <c r="H293" s="15"/>
       <c r="I293" s="15"/>
       <c r="J293" s="15"/>
       <c r="K293" s="15"/>
       <c r="L293" s="15"/>
       <c r="M293" s="15"/>
       <c r="N293" s="15"/>
       <c r="O293" s="15"/>
       <c r="P293" s="15"/>
       <c r="Q293" s="15"/>
       <c r="R293" s="15"/>
       <c r="S293" s="15"/>
       <c r="T293" s="15"/>
       <c r="U293" s="15"/>
       <c r="V293" s="15"/>
       <c r="W293" s="15"/>
       <c r="X293" s="15"/>
       <c r="Y293" s="15"/>
       <c r="Z293" s="15"/>
     </row>
     <row r="294" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A294" s="13" t="s">
         <v>530</v>
       </c>
-      <c r="B294" s="14" t="s">
+      <c r="B294" s="19" t="s">
         <v>531</v>
       </c>
-      <c r="C294" s="18" t="s">
-        <v>538</v>
+      <c r="C294" s="22" t="s">
+        <v>540</v>
       </c>
       <c r="D294" s="61" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>541</v>
+      </c>
+      <c r="E294" s="14" t="s">
+        <v>600</v>
       </c>
       <c r="F294" s="15"/>
       <c r="G294" s="15"/>
       <c r="H294" s="15"/>
       <c r="I294" s="15"/>
       <c r="J294" s="15"/>
       <c r="K294" s="15"/>
       <c r="L294" s="15"/>
       <c r="M294" s="15"/>
       <c r="N294" s="15"/>
       <c r="O294" s="15"/>
       <c r="P294" s="15"/>
       <c r="Q294" s="15"/>
       <c r="R294" s="15"/>
       <c r="S294" s="15"/>
       <c r="T294" s="15"/>
       <c r="U294" s="15"/>
       <c r="V294" s="15"/>
       <c r="W294" s="15"/>
       <c r="X294" s="15"/>
       <c r="Y294" s="15"/>
       <c r="Z294" s="15"/>
     </row>
     <row r="295" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A295" s="13" t="s">
         <v>530</v>
       </c>
-      <c r="B295" s="19" t="s">
+      <c r="B295" s="14" t="s">
         <v>531</v>
       </c>
-      <c r="C295" s="22" t="s">
-        <v>540</v>
+      <c r="C295" s="18" t="s">
+        <v>542</v>
       </c>
       <c r="D295" s="61" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="E295" s="14" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="F295" s="15"/>
       <c r="G295" s="15"/>
       <c r="H295" s="15"/>
       <c r="I295" s="15"/>
       <c r="J295" s="15"/>
       <c r="K295" s="15"/>
       <c r="L295" s="15"/>
       <c r="M295" s="15"/>
       <c r="N295" s="15"/>
       <c r="O295" s="15"/>
       <c r="P295" s="15"/>
       <c r="Q295" s="15"/>
       <c r="R295" s="15"/>
       <c r="S295" s="15"/>
       <c r="T295" s="15"/>
       <c r="U295" s="15"/>
       <c r="V295" s="15"/>
       <c r="W295" s="15"/>
       <c r="X295" s="15"/>
       <c r="Y295" s="15"/>
       <c r="Z295" s="15"/>
     </row>
     <row r="296" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A296" s="13" t="s">
         <v>530</v>
       </c>
       <c r="B296" s="14" t="s">
         <v>531</v>
       </c>
       <c r="C296" s="18" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D296" s="61" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E296" s="14" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F296" s="15"/>
       <c r="G296" s="15"/>
       <c r="H296" s="15"/>
       <c r="I296" s="15"/>
       <c r="J296" s="15"/>
       <c r="K296" s="15"/>
       <c r="L296" s="15"/>
       <c r="M296" s="15"/>
       <c r="N296" s="15"/>
       <c r="O296" s="15"/>
       <c r="P296" s="15"/>
       <c r="Q296" s="15"/>
       <c r="R296" s="15"/>
       <c r="S296" s="15"/>
       <c r="T296" s="15"/>
       <c r="U296" s="15"/>
       <c r="V296" s="15"/>
       <c r="W296" s="15"/>
       <c r="X296" s="15"/>
       <c r="Y296" s="15"/>
       <c r="Z296" s="15"/>
     </row>
     <row r="297" spans="1:26" s="16" customFormat="1" ht="45">
       <c r="A297" s="13" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="B297" s="14" t="s">
+        <v>546</v>
+      </c>
+      <c r="B297" s="19" t="s">
         <v>531</v>
       </c>
-      <c r="C297" s="18" t="s">
-        <v>544</v>
+      <c r="C297" s="19" t="s">
+        <v>540</v>
       </c>
       <c r="D297" s="61" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E297" s="14" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F297" s="15"/>
       <c r="G297" s="15"/>
       <c r="H297" s="15"/>
       <c r="I297" s="15"/>
       <c r="J297" s="15"/>
       <c r="K297" s="15"/>
       <c r="L297" s="15"/>
       <c r="M297" s="15"/>
       <c r="N297" s="15"/>
       <c r="O297" s="15"/>
       <c r="P297" s="15"/>
       <c r="Q297" s="15"/>
       <c r="R297" s="15"/>
       <c r="S297" s="15"/>
       <c r="T297" s="15"/>
       <c r="U297" s="15"/>
       <c r="V297" s="15"/>
       <c r="W297" s="15"/>
       <c r="X297" s="15"/>
       <c r="Y297" s="15"/>
       <c r="Z297" s="15"/>
     </row>
-    <row r="298" spans="1:26" s="16" customFormat="1" ht="45">
-[...37 lines deleted...]
-    <row r="299" spans="1:26" s="9" customFormat="1" ht="90">
+    <row r="298" spans="1:26" s="9" customFormat="1" ht="90">
+      <c r="A298" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="B298" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="C298" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="D298" s="60" t="s">
+        <v>551</v>
+      </c>
+      <c r="E298" s="7" t="s">
+        <v>818</v>
+      </c>
+      <c r="F298" s="8"/>
+      <c r="G298" s="8"/>
+      <c r="H298" s="8"/>
+      <c r="I298" s="8"/>
+      <c r="J298" s="8"/>
+      <c r="K298" s="8"/>
+      <c r="L298" s="8"/>
+      <c r="M298" s="8"/>
+      <c r="N298" s="8"/>
+      <c r="O298" s="8"/>
+      <c r="P298" s="8"/>
+      <c r="Q298" s="8"/>
+      <c r="R298" s="8"/>
+      <c r="S298" s="8"/>
+      <c r="T298" s="8"/>
+      <c r="U298" s="8"/>
+      <c r="V298" s="8"/>
+      <c r="W298" s="8"/>
+      <c r="X298" s="8"/>
+      <c r="Y298" s="8"/>
+      <c r="Z298" s="8"/>
+    </row>
+    <row r="299" spans="1:26" s="9" customFormat="1" ht="180">
       <c r="A299" s="5" t="s">
         <v>548</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C299" s="6" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D299" s="60" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>553</v>
+      </c>
+      <c r="E299" s="6" t="s">
+        <v>819</v>
       </c>
       <c r="F299" s="8"/>
       <c r="G299" s="8"/>
       <c r="H299" s="8"/>
       <c r="I299" s="8"/>
       <c r="J299" s="8"/>
       <c r="K299" s="8"/>
       <c r="L299" s="8"/>
       <c r="M299" s="8"/>
       <c r="N299" s="8"/>
       <c r="O299" s="8"/>
       <c r="P299" s="8"/>
       <c r="Q299" s="8"/>
       <c r="R299" s="8"/>
       <c r="S299" s="8"/>
       <c r="T299" s="8"/>
       <c r="U299" s="8"/>
       <c r="V299" s="8"/>
       <c r="W299" s="8"/>
       <c r="X299" s="8"/>
       <c r="Y299" s="8"/>
       <c r="Z299" s="8"/>
     </row>
-    <row r="300" spans="1:26" s="9" customFormat="1" ht="180">
+    <row r="300" spans="1:26" s="9" customFormat="1" ht="45">
       <c r="A300" s="5" t="s">
         <v>548</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C300" s="6" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="D300" s="60" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>555</v>
+      </c>
+      <c r="E300" s="7" t="s">
+        <v>820</v>
       </c>
       <c r="F300" s="8"/>
       <c r="G300" s="8"/>
       <c r="H300" s="8"/>
       <c r="I300" s="8"/>
       <c r="J300" s="8"/>
       <c r="K300" s="8"/>
       <c r="L300" s="8"/>
       <c r="M300" s="8"/>
       <c r="N300" s="8"/>
       <c r="O300" s="8"/>
       <c r="P300" s="8"/>
       <c r="Q300" s="8"/>
       <c r="R300" s="8"/>
       <c r="S300" s="8"/>
       <c r="T300" s="8"/>
       <c r="U300" s="8"/>
       <c r="V300" s="8"/>
       <c r="W300" s="8"/>
       <c r="X300" s="8"/>
       <c r="Y300" s="8"/>
       <c r="Z300" s="8"/>
     </row>
-    <row r="301" spans="1:26" s="9" customFormat="1" ht="45">
+    <row r="301" spans="1:26" s="9" customFormat="1" ht="75">
       <c r="A301" s="5" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="B301" s="6" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="C301" s="6" t="s">
-        <v>554</v>
+        <v>822</v>
       </c>
       <c r="D301" s="60" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>558</v>
+      </c>
+      <c r="E301" s="11" t="s">
+        <v>821</v>
       </c>
       <c r="F301" s="8"/>
       <c r="G301" s="8"/>
       <c r="H301" s="8"/>
       <c r="I301" s="8"/>
       <c r="J301" s="8"/>
       <c r="K301" s="8"/>
       <c r="L301" s="8"/>
       <c r="M301" s="8"/>
       <c r="N301" s="8"/>
       <c r="O301" s="8"/>
       <c r="P301" s="8"/>
       <c r="Q301" s="8"/>
       <c r="R301" s="8"/>
       <c r="S301" s="8"/>
       <c r="T301" s="8"/>
       <c r="U301" s="8"/>
       <c r="V301" s="8"/>
       <c r="W301" s="8"/>
       <c r="X301" s="8"/>
       <c r="Y301" s="8"/>
       <c r="Z301" s="8"/>
     </row>
-    <row r="302" spans="1:26" s="9" customFormat="1" ht="75">
+    <row r="302" spans="1:26" s="9" customFormat="1" ht="225">
       <c r="A302" s="5" t="s">
         <v>556</v>
       </c>
       <c r="B302" s="6" t="s">
         <v>557</v>
       </c>
       <c r="C302" s="6" t="s">
-        <v>822</v>
+        <v>559</v>
       </c>
       <c r="D302" s="60" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>560</v>
+      </c>
+      <c r="E302" s="6" t="s">
+        <v>823</v>
       </c>
       <c r="F302" s="8"/>
       <c r="G302" s="8"/>
       <c r="H302" s="8"/>
       <c r="I302" s="8"/>
       <c r="J302" s="8"/>
       <c r="K302" s="8"/>
       <c r="L302" s="8"/>
       <c r="M302" s="8"/>
       <c r="N302" s="8"/>
       <c r="O302" s="8"/>
       <c r="P302" s="8"/>
       <c r="Q302" s="8"/>
       <c r="R302" s="8"/>
       <c r="S302" s="8"/>
       <c r="T302" s="8"/>
       <c r="U302" s="8"/>
       <c r="V302" s="8"/>
       <c r="W302" s="8"/>
       <c r="X302" s="8"/>
       <c r="Y302" s="8"/>
       <c r="Z302" s="8"/>
     </row>
-    <row r="303" spans="1:26" s="9" customFormat="1" ht="225">
+    <row r="303" spans="1:26" s="9" customFormat="1" ht="45">
       <c r="A303" s="5" t="s">
         <v>556</v>
       </c>
       <c r="B303" s="6" t="s">
-        <v>557</v>
+        <v>509</v>
       </c>
       <c r="C303" s="6" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D303" s="60" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E303" s="6" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F303" s="8"/>
       <c r="G303" s="8"/>
       <c r="H303" s="8"/>
       <c r="I303" s="8"/>
       <c r="J303" s="8"/>
       <c r="K303" s="8"/>
       <c r="L303" s="8"/>
       <c r="M303" s="8"/>
       <c r="N303" s="8"/>
       <c r="O303" s="8"/>
       <c r="P303" s="8"/>
       <c r="Q303" s="8"/>
       <c r="R303" s="8"/>
       <c r="S303" s="8"/>
       <c r="T303" s="8"/>
       <c r="U303" s="8"/>
       <c r="V303" s="8"/>
       <c r="W303" s="8"/>
       <c r="X303" s="8"/>
       <c r="Y303" s="8"/>
       <c r="Z303" s="8"/>
     </row>
-    <row r="304" spans="1:26" s="9" customFormat="1" ht="45">
-      <c r="A304" s="5" t="s">
+    <row r="304" spans="1:26" s="9" customFormat="1" ht="60">
+      <c r="A304" s="49" t="s">
         <v>556</v>
       </c>
-      <c r="B304" s="6" t="s">
+      <c r="B304" s="50" t="s">
         <v>509</v>
       </c>
-      <c r="C304" s="6" t="s">
-[...6 lines deleted...]
-        <v>824</v>
+      <c r="C304" s="50" t="s">
+        <v>887</v>
+      </c>
+      <c r="D304" s="62" t="s">
+        <v>888</v>
+      </c>
+      <c r="E304" s="51" t="s">
+        <v>889</v>
       </c>
       <c r="F304" s="8"/>
       <c r="G304" s="8"/>
       <c r="H304" s="8"/>
       <c r="I304" s="8"/>
       <c r="J304" s="8"/>
       <c r="K304" s="8"/>
       <c r="L304" s="8"/>
       <c r="M304" s="8"/>
       <c r="N304" s="8"/>
       <c r="O304" s="8"/>
       <c r="P304" s="8"/>
       <c r="Q304" s="8"/>
       <c r="R304" s="8"/>
       <c r="S304" s="8"/>
       <c r="T304" s="8"/>
       <c r="U304" s="8"/>
       <c r="V304" s="8"/>
       <c r="W304" s="8"/>
       <c r="X304" s="8"/>
       <c r="Y304" s="8"/>
       <c r="Z304" s="8"/>
     </row>
-    <row r="305" spans="1:26" s="9" customFormat="1" ht="60">
-      <c r="A305" s="49" t="s">
+    <row r="305" spans="1:26" ht="80.25" customHeight="1">
+      <c r="A305" s="36" t="s">
         <v>556</v>
       </c>
-      <c r="B305" s="50" t="s">
+      <c r="B305" s="52" t="s">
         <v>509</v>
       </c>
-      <c r="C305" s="50" t="s">
-[...37 lines deleted...]
-      <c r="C306" s="52" t="s">
+      <c r="C305" s="52" t="s">
         <v>890</v>
       </c>
-      <c r="D306" s="63" t="s">
+      <c r="D305" s="63" t="s">
         <v>891</v>
       </c>
-      <c r="E306" s="52" t="s">
+      <c r="E305" s="52" t="s">
         <v>892</v>
       </c>
-      <c r="F306" s="3"/>
-[...19 lines deleted...]
-      <c r="Z306" s="3"/>
+      <c r="F305" s="3"/>
+      <c r="G305" s="3"/>
+      <c r="H305" s="3"/>
+      <c r="I305" s="3"/>
+      <c r="J305" s="3"/>
+      <c r="K305" s="3"/>
+      <c r="L305" s="3"/>
+      <c r="M305" s="3"/>
+      <c r="N305" s="3"/>
+      <c r="O305" s="3"/>
+      <c r="P305" s="3"/>
+      <c r="Q305" s="3"/>
+      <c r="R305" s="3"/>
+      <c r="S305" s="3"/>
+      <c r="T305" s="3"/>
+      <c r="U305" s="3"/>
+      <c r="V305" s="3"/>
+      <c r="W305" s="3"/>
+      <c r="X305" s="3"/>
+      <c r="Y305" s="3"/>
+      <c r="Z305" s="3"/>
+    </row>
+    <row r="306" spans="1:26" s="9" customFormat="1" ht="45">
+      <c r="A306" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="B306" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="C306" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="D306" s="60" t="s">
+        <v>851</v>
+      </c>
+      <c r="E306" s="7" t="s">
+        <v>818</v>
+      </c>
+      <c r="F306" s="8"/>
+      <c r="G306" s="8"/>
+      <c r="H306" s="8"/>
+      <c r="I306" s="8"/>
+      <c r="J306" s="8"/>
+      <c r="K306" s="8"/>
+      <c r="L306" s="8"/>
+      <c r="M306" s="8"/>
+      <c r="N306" s="8"/>
+      <c r="O306" s="8"/>
+      <c r="P306" s="8"/>
+      <c r="Q306" s="8"/>
+      <c r="R306" s="8"/>
+      <c r="S306" s="8"/>
+      <c r="T306" s="8"/>
+      <c r="U306" s="8"/>
+      <c r="V306" s="8"/>
+      <c r="W306" s="8"/>
+      <c r="X306" s="8"/>
+      <c r="Y306" s="8"/>
+      <c r="Z306" s="8"/>
     </row>
     <row r="307" spans="1:26" s="9" customFormat="1" ht="45">
       <c r="A307" s="5" t="s">
         <v>850</v>
       </c>
       <c r="B307" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C307" s="6" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D307" s="60" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>852</v>
+      </c>
+      <c r="E307" s="6" t="s">
+        <v>819</v>
       </c>
       <c r="F307" s="8"/>
       <c r="G307" s="8"/>
       <c r="H307" s="8"/>
       <c r="I307" s="8"/>
       <c r="J307" s="8"/>
       <c r="K307" s="8"/>
       <c r="L307" s="8"/>
       <c r="M307" s="8"/>
       <c r="N307" s="8"/>
       <c r="O307" s="8"/>
       <c r="P307" s="8"/>
       <c r="Q307" s="8"/>
       <c r="R307" s="8"/>
       <c r="S307" s="8"/>
       <c r="T307" s="8"/>
       <c r="U307" s="8"/>
       <c r="V307" s="8"/>
       <c r="W307" s="8"/>
       <c r="X307" s="8"/>
       <c r="Y307" s="8"/>
       <c r="Z307" s="8"/>
     </row>
     <row r="308" spans="1:26" s="9" customFormat="1" ht="45">
       <c r="A308" s="5" t="s">
         <v>850</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>549</v>
       </c>
       <c r="C308" s="6" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="D308" s="60" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>853</v>
+      </c>
+      <c r="E308" s="7" t="s">
+        <v>820</v>
       </c>
       <c r="F308" s="8"/>
       <c r="G308" s="8"/>
       <c r="H308" s="8"/>
       <c r="I308" s="8"/>
       <c r="J308" s="8"/>
       <c r="K308" s="8"/>
       <c r="L308" s="8"/>
       <c r="M308" s="8"/>
       <c r="N308" s="8"/>
       <c r="O308" s="8"/>
       <c r="P308" s="8"/>
       <c r="Q308" s="8"/>
       <c r="R308" s="8"/>
       <c r="S308" s="8"/>
       <c r="T308" s="8"/>
       <c r="U308" s="8"/>
       <c r="V308" s="8"/>
       <c r="W308" s="8"/>
       <c r="X308" s="8"/>
       <c r="Y308" s="8"/>
       <c r="Z308" s="8"/>
     </row>
-    <row r="309" spans="1:26" s="9" customFormat="1" ht="45">
+    <row r="309" spans="1:26" ht="69" customHeight="1">
       <c r="A309" s="5" t="s">
         <v>850</v>
       </c>
       <c r="B309" s="6" t="s">
-        <v>549</v>
+        <v>509</v>
       </c>
       <c r="C309" s="6" t="s">
-        <v>554</v>
-[...36 lines deleted...]
-      <c r="C310" s="6" t="s">
         <v>893</v>
       </c>
-      <c r="D310" s="64" t="s">
+      <c r="D309" s="64" t="s">
         <v>894</v>
       </c>
-      <c r="E310" s="53" t="s">
+      <c r="E309" s="53" t="s">
         <v>895</v>
       </c>
+      <c r="F309" s="3"/>
+      <c r="G309" s="3"/>
+      <c r="H309" s="3"/>
+      <c r="I309" s="3"/>
+      <c r="J309" s="3"/>
+      <c r="K309" s="3"/>
+      <c r="L309" s="3"/>
+      <c r="M309" s="3"/>
+      <c r="N309" s="3"/>
+      <c r="O309" s="3"/>
+      <c r="P309" s="3"/>
+      <c r="Q309" s="3"/>
+      <c r="R309" s="3"/>
+      <c r="S309" s="3"/>
+      <c r="T309" s="3"/>
+      <c r="U309" s="3"/>
+      <c r="V309" s="3"/>
+      <c r="W309" s="3"/>
+      <c r="X309" s="3"/>
+      <c r="Y309" s="3"/>
+      <c r="Z309" s="3"/>
+    </row>
+    <row r="310" spans="1:26" ht="15">
+      <c r="A310" s="4"/>
+      <c r="B310" s="4"/>
+      <c r="C310" s="4"/>
+      <c r="D310" s="4"/>
+      <c r="E310" s="4"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3"/>
       <c r="H310" s="3"/>
       <c r="I310" s="3"/>
       <c r="J310" s="3"/>
       <c r="K310" s="3"/>
       <c r="L310" s="3"/>
       <c r="M310" s="3"/>
       <c r="N310" s="3"/>
       <c r="O310" s="3"/>
       <c r="P310" s="3"/>
       <c r="Q310" s="3"/>
       <c r="R310" s="3"/>
       <c r="S310" s="3"/>
       <c r="T310" s="3"/>
       <c r="U310" s="3"/>
       <c r="V310" s="3"/>
       <c r="W310" s="3"/>
       <c r="X310" s="3"/>
       <c r="Y310" s="3"/>
       <c r="Z310" s="3"/>
     </row>
     <row r="311" spans="1:26" ht="15">
       <c r="A311" s="4"/>
       <c r="B311" s="4"/>
@@ -15746,119 +15736,90 @@
       <c r="C317" s="4"/>
       <c r="D317" s="4"/>
       <c r="E317" s="4"/>
       <c r="F317" s="3"/>
       <c r="G317" s="3"/>
       <c r="H317" s="3"/>
       <c r="I317" s="3"/>
       <c r="J317" s="3"/>
       <c r="K317" s="3"/>
       <c r="L317" s="3"/>
       <c r="M317" s="3"/>
       <c r="N317" s="3"/>
       <c r="O317" s="3"/>
       <c r="P317" s="3"/>
       <c r="Q317" s="3"/>
       <c r="R317" s="3"/>
       <c r="S317" s="3"/>
       <c r="T317" s="3"/>
       <c r="U317" s="3"/>
       <c r="V317" s="3"/>
       <c r="W317" s="3"/>
       <c r="X317" s="3"/>
       <c r="Y317" s="3"/>
       <c r="Z317" s="3"/>
     </row>
-    <row r="318" spans="1:26" ht="15">
-[...26 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:Z309">
+  <autoFilter ref="A1:Z308">
     <sortState ref="A2:Z307">
       <sortCondition ref="A1:A307"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="E147" r:id="rId1"/>
     <hyperlink ref="E154" r:id="rId2"/>
     <hyperlink ref="E52" r:id="rId3"/>
     <hyperlink ref="E3" r:id="rId4"/>
-    <hyperlink ref="E244" r:id="rId5"/>
+    <hyperlink ref="E243" r:id="rId5"/>
     <hyperlink ref="E22" r:id="rId6"/>
     <hyperlink ref="E23" r:id="rId7"/>
     <hyperlink ref="E187" r:id="rId8"/>
     <hyperlink ref="E18" r:id="rId9"/>
     <hyperlink ref="E191" r:id="rId10"/>
     <hyperlink ref="E42" r:id="rId11"/>
-    <hyperlink ref="E235" r:id="rId12"/>
+    <hyperlink ref="E246" r:id="rId12"/>
     <hyperlink ref="E247" r:id="rId13"/>
-    <hyperlink ref="E248" r:id="rId14"/>
-[...10 lines deleted...]
-    <hyperlink ref="E310" r:id="rId25"/>
+    <hyperlink ref="E219" r:id="rId14"/>
+    <hyperlink ref="E228" r:id="rId15"/>
+    <hyperlink ref="E200" r:id="rId16"/>
+    <hyperlink ref="E90" r:id="rId17"/>
+    <hyperlink ref="E92" r:id="rId18"/>
+    <hyperlink ref="E94" r:id="rId19"/>
+    <hyperlink ref="E95" r:id="rId20"/>
+    <hyperlink ref="E248" r:id="rId21"/>
+    <hyperlink ref="E301" r:id="rId22"/>
+    <hyperlink ref="E304" r:id="rId23"/>
+    <hyperlink ref="E309" r:id="rId24"/>
+    <hyperlink ref="E255" r:id="rId25"/>
     <hyperlink ref="E256" r:id="rId26"/>
-    <hyperlink ref="E257" r:id="rId27"/>
-[...2 lines deleted...]
-    <hyperlink ref="E218" r:id="rId30"/>
+    <hyperlink ref="E265" r:id="rId27"/>
+    <hyperlink ref="E217" r:id="rId28"/>
+    <hyperlink ref="E218" r:id="rId29"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="70" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" r:id="rId31"/>
+  <pageSetup paperSize="9" scale="70" fitToHeight="0" pageOrder="overThenDown" orientation="landscape" cellComments="atEnd" r:id="rId30"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z326"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A254" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C224" sqref="C224"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31" customWidth="1"/>
     <col min="2" max="2" width="31.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="91.140625" customWidth="1"/>
     <col min="5" max="5" width="28.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>